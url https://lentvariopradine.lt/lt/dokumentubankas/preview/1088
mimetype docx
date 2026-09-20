--- v0 (2025-10-26)
+++ v1 (2026-09-20)
@@ -1,3667 +1,1765 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00054A9A" w:rsidRDefault="00054A9A" w:rsidP="00054A9A">
-[...5 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid1"/>
         <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9628"/>
+        <w:gridCol w:w="9900"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00054A9A" w:rsidRPr="00400446" w:rsidTr="00864011">
+      <w:tr w:rsidR="00E85261" w14:paraId="53FB4595" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="849"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9628" w:type="dxa"/>
+            <w:tcW w:w="9900" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00054A9A" w:rsidRPr="00400446" w:rsidRDefault="00054A9A" w:rsidP="00864011">
+          <w:p w14:paraId="5AAAB86F" w14:textId="5E1C8A6D" w:rsidR="00E85261" w:rsidRDefault="00E85261">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jeigu pildote prašymą ranka, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>prašome pildyti spausdintinėmis raidėmis</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="627273A2" w14:textId="77777777" w:rsidR="00E85261" w:rsidRDefault="00E85261">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:i/>
-                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00054A9A" w:rsidRPr="00400446" w:rsidRDefault="00054A9A" w:rsidP="00864011">
+          <w:p w14:paraId="5BCAEA9D" w14:textId="77777777" w:rsidR="00E85261" w:rsidRDefault="00E85261">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri"/>
                 <w:i/>
-                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00400446">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri"/>
                 <w:i/>
-                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>__________________________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00054A9A" w:rsidRPr="00400446" w:rsidRDefault="00054A9A" w:rsidP="00864011">
+          <w:p w14:paraId="12975DEF" w14:textId="77777777" w:rsidR="00E85261" w:rsidRDefault="00E85261">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri"/>
                 <w:i/>
-                <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00400446">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri"/>
                 <w:i/>
-                <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(vieno iš tėvų/ globėjų vardas, pavardė)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00054A9A" w:rsidRPr="00400446" w:rsidTr="00864011">
+      <w:tr w:rsidR="00E85261" w14:paraId="4D3CA138" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="860"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9628" w:type="dxa"/>
+            <w:tcW w:w="9900" w:type="dxa"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00054A9A" w:rsidRPr="00400446" w:rsidRDefault="00054A9A" w:rsidP="00864011">
+          <w:p w14:paraId="69A941F6" w14:textId="77777777" w:rsidR="00E85261" w:rsidRDefault="00E85261">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri"/>
                 <w:i/>
-                <w:color w:val="auto"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00400446">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri"/>
                 <w:i/>
-                <w:color w:val="auto"/>
               </w:rPr>
               <w:t>__________________________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00054A9A" w:rsidRPr="00400446" w:rsidRDefault="00054A9A" w:rsidP="00864011">
+          <w:p w14:paraId="1D547C98" w14:textId="77777777" w:rsidR="00E85261" w:rsidRDefault="00E85261">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri"/>
                 <w:i/>
-                <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00400446">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri"/>
                 <w:i/>
-                <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(mokinio  faktinės gyvenamosios  vietos  adresas)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00054A9A" w:rsidRPr="00400446" w:rsidTr="00864011">
+      <w:tr w:rsidR="00E85261" w14:paraId="0DD3D4DC" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="700"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9628" w:type="dxa"/>
+            <w:tcW w:w="9900" w:type="dxa"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00054A9A" w:rsidRPr="00400446" w:rsidRDefault="00054A9A" w:rsidP="00864011">
+          <w:p w14:paraId="2A01BE8E" w14:textId="77777777" w:rsidR="00E85261" w:rsidRDefault="00E85261">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri"/>
                 <w:i/>
-                <w:color w:val="auto"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00400446">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri"/>
                 <w:i/>
-                <w:color w:val="auto"/>
               </w:rPr>
               <w:t>__________________________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00054A9A" w:rsidRPr="00400446" w:rsidRDefault="00054A9A" w:rsidP="00864011">
+          <w:p w14:paraId="1FF825EE" w14:textId="77777777" w:rsidR="00E85261" w:rsidRDefault="00E85261">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri"/>
                 <w:i/>
-                <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00400446">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri"/>
                 <w:i/>
-                <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(tėvų/ globėjų telefonas, elektroninis paštas)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00054A9A" w:rsidRPr="00400446" w:rsidRDefault="00054A9A" w:rsidP="00054A9A">
+    <w:p w14:paraId="1299B4A5" w14:textId="77777777" w:rsidR="00E85261" w:rsidRDefault="00E85261" w:rsidP="00E85261">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-[...10 lines deleted...]
-    <w:p w:rsidR="00054A9A" w:rsidRPr="00400446" w:rsidRDefault="00054A9A" w:rsidP="00054A9A">
+        <w:ind w:rightChars="567" w:right="1361"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DB3E4AD" w14:textId="77777777" w:rsidR="00E85261" w:rsidRDefault="00E85261" w:rsidP="00E85261">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-[...14 lines deleted...]
-          <w:lang w:val="lt-LT"/>
+        <w:ind w:rightChars="567" w:right="1361"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Lentvario pradinės mokyklos</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00054A9A" w:rsidRPr="00400446" w:rsidRDefault="00054A9A" w:rsidP="00054A9A">
+    <w:p w14:paraId="6958864E" w14:textId="77777777" w:rsidR="00E85261" w:rsidRDefault="00E85261" w:rsidP="00E85261">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-[...14 lines deleted...]
-          <w:lang w:val="lt-LT"/>
+        <w:ind w:rightChars="567" w:right="1361"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>direktorei Živilei Barkauskaitei</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00054A9A" w:rsidRPr="00400446" w:rsidRDefault="00054A9A" w:rsidP="00054A9A">
-[...15 lines deleted...]
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+    <w:p w14:paraId="042546CA" w14:textId="77777777" w:rsidR="00E85261" w:rsidRDefault="00E85261" w:rsidP="00E85261">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25196ECE" w14:textId="77777777" w:rsidR="00E85261" w:rsidRDefault="00E85261" w:rsidP="00E85261">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
-          <w:color w:val="auto"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00400446">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
-          <w:color w:val="auto"/>
-[...1 lines deleted...]
-          <w:lang w:val="lt-LT"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>PRAŠYMAS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00054A9A" w:rsidRPr="00400446" w:rsidRDefault="00054A9A" w:rsidP="00054A9A">
-[...2 lines deleted...]
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+    <w:p w14:paraId="5BBC89E2" w14:textId="77777777" w:rsidR="00E85261" w:rsidRDefault="00E85261" w:rsidP="00E85261">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
-          <w:color w:val="auto"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00400446">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
-          <w:color w:val="auto"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="00296FE5">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DĖL NEFORMALIOJO VAIKŲ ŠVIETIMO VEIKLŲ LANKYMO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B029404" w14:textId="77777777" w:rsidR="00E85261" w:rsidRDefault="00E85261" w:rsidP="00E85261">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
-          <w:color w:val="auto"/>
-[...49 lines deleted...]
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CF55364" w14:textId="789C9FA8" w:rsidR="00E85261" w:rsidRDefault="00E85261" w:rsidP="00E85261">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
-          <w:b/>
-[...9 lines deleted...]
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> m. rugsėjo  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A8CF992" w14:textId="77777777" w:rsidR="00E85261" w:rsidRDefault="00E85261" w:rsidP="00E85261">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
-          <w:color w:val="auto"/>
-[...52 lines deleted...]
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Lentvaris</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D4F3281" w14:textId="77777777" w:rsidR="00E85261" w:rsidRDefault="00E85261" w:rsidP="00E85261">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
-          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="025137E3" w14:textId="77777777" w:rsidR="00E85261" w:rsidRDefault="00E85261" w:rsidP="00E85261">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
-[...8 lines deleted...]
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00D9BBB6" w14:textId="77777777" w:rsidR="00E85261" w:rsidRDefault="00E85261" w:rsidP="00E85261">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prašau  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C02EA18" w14:textId="77777777" w:rsidR="00E85261" w:rsidRDefault="00E85261" w:rsidP="00E85261">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56DB754D" w14:textId="77777777" w:rsidR="00E85261" w:rsidRDefault="00E85261" w:rsidP="00E85261">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
-          <w:color w:val="auto"/>
-[...25 lines deleted...]
-          <w:lang w:val="lt-LT"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(mokinio vardas, pavardė,                                   klasė)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C2FE8DC" w14:textId="77777777" w:rsidR="00E85261" w:rsidRDefault="00E85261" w:rsidP="00E85261">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15050A41" w14:textId="7EC7C493" w:rsidR="00E85261" w:rsidRDefault="00E85261" w:rsidP="00E85261">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nuo  2026 m. rugsėjo mėnesio  iki  2027 m. birželio mėnesio leisti lankyti neformalaus vaikų švietimo (toliau – NVŠ) veiklą </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(įrašyti veiklos pavadinimą).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D671A47" w14:textId="77777777" w:rsidR="00E85261" w:rsidRDefault="00E85261" w:rsidP="00E85261">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77681E9C" w14:textId="7A91FBA5" w:rsidR="00E85261" w:rsidRDefault="00E85261" w:rsidP="00E85261">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...58 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:t xml:space="preserve">Informuoju, kad po NVŠ veiklos </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:i/>
-          <w:color w:val="auto"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00400446">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(toliau palikti</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:i/>
-          <w:color w:val="auto"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">(mokinio vardas, pavardė, </w:t>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/pažymėti</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:i/>
-          <w:color w:val="auto"/>
-[...477 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tinkamą arba tinkančius variantus)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00054A9A" w:rsidRDefault="00054A9A" w:rsidP="00054A9A">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="706B3A95" w14:textId="77777777" w:rsidR="00E85261" w:rsidRDefault="00E85261" w:rsidP="00E85261">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-[...20 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mokinys pats savarankiškai grįš namo;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CB36654" w14:textId="77777777" w:rsidR="00E85261" w:rsidRDefault="00E85261" w:rsidP="00E85261">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-[...20 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>mokinys namo  ……… val. pavežamas mokykliniu autobusiuku</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69699CA0" w14:textId="77777777" w:rsidR="00E85261" w:rsidRDefault="00E85261" w:rsidP="00E85261">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-[...337 lines deleted...]
-      <w:pPr>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mokinys savarankiškai grįš į pailgintos mokymosi dienos grupę;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13AA867C" w14:textId="77777777" w:rsidR="00E85261" w:rsidRDefault="00E85261" w:rsidP="00E85261">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1080"/>
+          <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-[...29 lines deleted...]
-    <w:p w:rsidR="00054A9A" w:rsidRDefault="00054A9A" w:rsidP="00054A9A">
+        <w:ind w:left="0" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   mokinį iš karto pasibaigus NVŠ veiklai</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">paims </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>(asmens vardas, pavardė ir telefono numeris)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FF60D27" w14:textId="77777777" w:rsidR="00E85261" w:rsidRDefault="00E85261" w:rsidP="00E85261">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D635D4B" w14:textId="77777777" w:rsidR="00E85261" w:rsidRDefault="00E85261" w:rsidP="00E85261">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Įsipareigoju: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17FEF511" w14:textId="77777777" w:rsidR="00E85261" w:rsidRDefault="00E85261" w:rsidP="00E85261">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="720"/>
+        <w:ind w:left="0" w:firstLine="720"/>
         <w:contextualSpacing/>
-        <w:jc w:val="left"/>
-[...19 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NVŠ mokytojui suteikti visą reikiamą informaciją dėl mokinio sveikatos būklės; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B0C5988" w14:textId="77777777" w:rsidR="00E85261" w:rsidRDefault="00E85261" w:rsidP="00E85261">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>aptarti su mokiniu etiško bendravimo ir saugaus bei draugiško elgesio principus;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13D36D68" w14:textId="77777777" w:rsidR="00E85261" w:rsidRDefault="00E85261" w:rsidP="00E85261">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-[...108 lines deleted...]
-    <w:p w:rsidR="00054A9A" w:rsidRPr="00400446" w:rsidRDefault="00054A9A" w:rsidP="00054A9A">
+        <w:ind w:left="0" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>su mokiniu aptarti, kad NVŠ veiklos metu apribojamas naudojimasis telefonais ir kitais galiniais įrenginiais;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3118EEB2" w14:textId="77777777" w:rsidR="00E85261" w:rsidRDefault="00E85261" w:rsidP="00E85261">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="720"/>
+        <w:ind w:left="0" w:firstLine="720"/>
         <w:contextualSpacing/>
-        <w:jc w:val="left"/>
-[...53 lines deleted...]
-    <w:p w:rsidR="00054A9A" w:rsidRPr="00400446" w:rsidRDefault="00054A9A" w:rsidP="00054A9A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>iš anksto informuoti NVŠ mokytoją, jeigu mokinys į veiklą neatvyks;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2489FA2F" w14:textId="77777777" w:rsidR="00E85261" w:rsidRDefault="00E85261" w:rsidP="00E85261">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="720"/>
+        <w:ind w:left="0" w:firstLine="720"/>
         <w:contextualSpacing/>
-        <w:jc w:val="left"/>
-[...53 lines deleted...]
-    <w:p w:rsidR="00054A9A" w:rsidRPr="00400446" w:rsidRDefault="00054A9A" w:rsidP="00054A9A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>iš anksto NVŠ mokytoją raštu informuoti apie mokinio savarankišką grįžimą namo, jeigu jis nebuvo aptartas iš anksto;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C4F968B" w14:textId="77777777" w:rsidR="00E85261" w:rsidRDefault="00E85261" w:rsidP="00E85261">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="720"/>
+        <w:ind w:left="0" w:firstLine="720"/>
         <w:contextualSpacing/>
-        <w:jc w:val="left"/>
-[...43 lines deleted...]
-    <w:p w:rsidR="00054A9A" w:rsidRDefault="00054A9A" w:rsidP="00054A9A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pasirūpinti mokinio sveikais užkandžiais ir gėrimais iš namų;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="744F388C" w14:textId="77777777" w:rsidR="00E85261" w:rsidRDefault="00E85261" w:rsidP="00E85261">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="720"/>
+        <w:ind w:left="0" w:firstLine="720"/>
         <w:contextualSpacing/>
-        <w:rPr>
-[...106 lines deleted...]
-    <w:p w:rsidR="00054A9A" w:rsidRDefault="00054A9A" w:rsidP="00054A9A">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">iš anksto informuoti NVŠ mokytoją ir informuoti </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>el.laišku</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> direktorės pavaduotoją neformaliam ugdymui apie pasikeitusius planus dėl mokinio neformalaus ugdymo veiklų užsiėmimų sustabdymo/ nebelankymo; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E393BD6" w14:textId="77777777" w:rsidR="00E85261" w:rsidRDefault="00E85261" w:rsidP="00E85261">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="720"/>
+        <w:ind w:left="0" w:firstLine="720"/>
         <w:contextualSpacing/>
-        <w:rPr>
-[...11 lines deleted...]
-          <w:lang w:val="lt-LT"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>aprūpinti vaiką reikalingomis priemonėmis NVŠ veiklai.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00054A9A" w:rsidRPr="00BA107B" w:rsidRDefault="00054A9A" w:rsidP="00054A9A">
+    <w:p w14:paraId="14B946A7" w14:textId="77777777" w:rsidR="00E85261" w:rsidRDefault="00E85261" w:rsidP="00E85261">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
+        <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
-          <w:color w:val="auto"/>
-[...19 lines deleted...]
-          <w:lang w:val="lt-LT"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22D83A34" w14:textId="77777777" w:rsidR="00E85261" w:rsidRDefault="00E85261" w:rsidP="00E85261">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Suprantu, kad NVŠ veikla mokykloje organizuojama pagal Bendruosius ugdymo planus, atsižvelgiant ne tik į vaikų poreikius, bet ir mokyklos galimybes.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00054A9A" w:rsidRDefault="00054A9A" w:rsidP="00054A9A">
-[...13 lines deleted...]
-          <w:lang w:val="lt-LT"/>
+    <w:p w14:paraId="5C3DA5F2" w14:textId="77777777" w:rsidR="00E85261" w:rsidRDefault="00E85261" w:rsidP="00E85261">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Sutinku/ nesutinku </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D012AA">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:i/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="lt-LT"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">(tinkantį žodį </w:t>
+        </w:rPr>
+        <w:t>(tinkantį pasirinkimą palikite)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, kad mokinio kūrybiniai darbai, veiklos epizodai, foto nuotraukos, mokinio atsiliepimai apie NVŠ veiklą būtų publikuojami viešai (Lentvario </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">pradinės mokyklos patalpose ir mokyklos internetinėje svetainėje), nurodant mokinio vardą/ nenurodant mokinio </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vardo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:i/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="lt-LT"/>
-[...93 lines deleted...]
-    <w:p w:rsidR="00054A9A" w:rsidRPr="00400446" w:rsidRDefault="00054A9A" w:rsidP="00054A9A">
+        </w:rPr>
+        <w:t xml:space="preserve"> (tinkantį pasirinkimą palikite).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44141293" w14:textId="77777777" w:rsidR="00E85261" w:rsidRDefault="00E85261" w:rsidP="00E85261">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-[...14 lines deleted...]
-          <w:lang w:val="lt-LT"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Pasibaigus NVŠ veikloms, informuosiu NVŠ mokytoją, jeigu mokinys NVŠ veiklas norėtų tęsti kitais mokslo metais. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00054A9A" w:rsidRDefault="00054A9A" w:rsidP="00054A9A">
-[...52 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="51196D30" w14:textId="77777777" w:rsidR="00E85261" w:rsidRDefault="00E85261" w:rsidP="00E85261">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="577EB7D5" w14:textId="77777777" w:rsidR="00E85261" w:rsidRDefault="00E85261" w:rsidP="00E85261">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Mokyklos administracija informuoja, kad:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="335F47B6" w14:textId="77777777" w:rsidR="00E85261" w:rsidRDefault="00E85261" w:rsidP="00E85261">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-[...8 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:ind w:left="0" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:t>k</w:t>
-[...330 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:t>karantino, ekstremalios situacijos ar įvykio, keliančio pavojų vaikų sveikatai ir gyvybei laikotarpiu, mokinių atostogų metu neformalus vaikų ugdymas gali būti vykdomas nuotoliniu būdu;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="694EE915" w14:textId="77777777" w:rsidR="00E85261" w:rsidRDefault="00E85261" w:rsidP="00E85261">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-[...38 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="0" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>jeigu NVŠ mokytojas su vaikais į renginius vyksta darbo dienomis, tėvai turėtų mokytojos būti informuojami apie išvyką iš anksto ir pateikti mokytojui savo sutikimą leisti mokiniui išvykti;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1350ADE9" w14:textId="77777777" w:rsidR="00E85261" w:rsidRDefault="00E85261" w:rsidP="00E85261">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-[...13 lines deleted...]
-          <w:lang w:val="lt-LT"/>
+        <w:ind w:left="0" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>jeigu NVŠ mokytojas su vaikais į renginius vyksta ne darbo dienomis, tėvai turėtų pateikti mokytojui savo sutikimą leisti mokinį išvykti, žinodami, kad už mokinio saugumą atsakingas mokytojas ir tėvai;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00054A9A" w:rsidRDefault="00054A9A" w:rsidP="00054A9A">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="192C90F9" w14:textId="77777777" w:rsidR="00E85261" w:rsidRDefault="00E85261" w:rsidP="00E85261">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-[...77 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:ind w:left="0" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>NVŠ ugdymo veiklos tvarkaraštis gali būti koreguojamas mokslo metų eigoje, atsižvelgiant į mokinių ugdymo proceso pokyčius.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DC26551" w14:textId="77777777" w:rsidR="00E85261" w:rsidRDefault="00E85261" w:rsidP="00E85261">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05B5AB7F" w14:textId="77777777" w:rsidR="00E85261" w:rsidRDefault="00E85261" w:rsidP="00E85261">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2580DD29" w14:textId="77777777" w:rsidR="00E85261" w:rsidRDefault="00E85261" w:rsidP="00E85261">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BB1464F" w14:textId="77777777" w:rsidR="00E85261" w:rsidRDefault="00E85261" w:rsidP="00E85261">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(vieno iš tėvų (globėjo, rūpintojo) parašas; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AE32B6D" w14:textId="77777777" w:rsidR="00E85261" w:rsidRDefault="00E85261" w:rsidP="00E85261">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">siunčiant </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D2427C">
-[...3 lines deleted...]
-        <w:t>ugdymo</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>e.paštu</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D2427C">
-[...217 lines deleted...]
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> parašo nereikia) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3805CF90" w14:textId="77777777" w:rsidR="00E85261" w:rsidRDefault="00E85261" w:rsidP="00E85261">
+      <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
-          <w:color w:val="auto"/>
+          <w:i/>
           <w:sz w:val="22"/>
-          <w:lang w:val="lt-LT"/>
-[...5 lines deleted...]
-          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51F88E6B" w14:textId="77777777" w:rsidR="00E85261" w:rsidRDefault="00E85261" w:rsidP="00E85261">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="22"/>
-          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>___________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004E7E16" w:rsidRDefault="00054A9A" w:rsidP="00054A9A">
-[...2 lines deleted...]
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+    <w:p w14:paraId="477C872C" w14:textId="77777777" w:rsidR="00E85261" w:rsidRDefault="00E85261" w:rsidP="00E85261">
+      <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:i/>
-          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00400446">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:i/>
-          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
-[...110 lines deleted...]
-          <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>(vieno iš tėvų (globėjo, rūpintojo) vardas, pavardė)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00054A9A" w:rsidRDefault="00054A9A" w:rsidP="00054A9A">
-[...6 lines deleted...]
-    <w:sectPr w:rsidR="00054A9A" w:rsidSect="00054A9A">
+    <w:p w14:paraId="3BD0F2E2" w14:textId="77777777" w:rsidR="00BC304B" w:rsidRDefault="00BC304B"/>
+    <w:sectPr w:rsidR="00BC304B" w:rsidSect="00E85261">
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="360" w:right="720" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="810" w:right="630" w:bottom="900" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="14A64C63"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="56D6C51A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1530" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2250" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2970" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3690" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4410" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5130" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5850" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6570" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7290" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1DCB2155"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E49CEB20"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6CAC594C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0C6AB4CA"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="292684326">
+    <w:abstractNumId w:val="0"/>
+    <w:lvlOverride w:ilvl="0"/>
+    <w:lvlOverride w:ilvl="1"/>
+    <w:lvlOverride w:ilvl="2"/>
+    <w:lvlOverride w:ilvl="3"/>
+    <w:lvlOverride w:ilvl="4"/>
+    <w:lvlOverride w:ilvl="5"/>
+    <w:lvlOverride w:ilvl="6"/>
+    <w:lvlOverride w:ilvl="7"/>
+    <w:lvlOverride w:ilvl="8"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="355548402">
     <w:abstractNumId w:val="2"/>
+    <w:lvlOverride w:ilvl="0"/>
+    <w:lvlOverride w:ilvl="1"/>
+    <w:lvlOverride w:ilvl="2"/>
+    <w:lvlOverride w:ilvl="3"/>
+    <w:lvlOverride w:ilvl="4"/>
+    <w:lvlOverride w:ilvl="5"/>
+    <w:lvlOverride w:ilvl="6"/>
+    <w:lvlOverride w:ilvl="7"/>
+    <w:lvlOverride w:ilvl="8"/>
   </w:num>
-  <w:num w:numId="2">
-[...2 lines deleted...]
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1710884100">
     <w:abstractNumId w:val="1"/>
+    <w:lvlOverride w:ilvl="0"/>
+    <w:lvlOverride w:ilvl="1"/>
+    <w:lvlOverride w:ilvl="2"/>
+    <w:lvlOverride w:ilvl="3"/>
+    <w:lvlOverride w:ilvl="4"/>
+    <w:lvlOverride w:ilvl="5"/>
+    <w:lvlOverride w:ilvl="6"/>
+    <w:lvlOverride w:ilvl="7"/>
+    <w:lvlOverride w:ilvl="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="96"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00054A9A"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00E50865"/>
+    <w:rsidRoot w:val="00E85261"/>
+    <w:rsid w:val="002B212A"/>
+    <w:rsid w:val="00BC304B"/>
+    <w:rsid w:val="00E85261"/>
+    <w:rsid w:val="00ED10C4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="0DE41CF2"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{F89C959A-2CE0-4A84-B876-20EAC352B86C}"/>
+  <w15:docId w15:val="{F005A64A-74AB-4323-BC4B-69A501BCED0F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
-        <w:szCs w:val="22"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3989,274 +2087,770 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="prastasis">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00054A9A"/>
+    <w:rsid w:val="00E85261"/>
     <w:pPr>
-      <w:spacing w:after="5" w:line="267" w:lineRule="auto"/>
-[...1 lines deleted...]
-      <w:jc w:val="both"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-      <w:color w:val="000000"/>
-      <w:sz w:val="24"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="lt-LT"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="paragraph" w:styleId="Antrat1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="prastasis"/>
+    <w:link w:val="Antrat1Diagrama"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E85261"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Antrat2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="prastasis"/>
+    <w:link w:val="Antrat2Diagrama"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E85261"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Antrat3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="prastasis"/>
+    <w:link w:val="Antrat3Diagrama"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E85261"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Antrat4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="prastasis"/>
+    <w:link w:val="Antrat4Diagrama"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E85261"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Antrat5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="prastasis"/>
+    <w:link w:val="Antrat5Diagrama"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E85261"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Antrat6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="prastasis"/>
+    <w:link w:val="Antrat6Diagrama"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E85261"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Antrat7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="prastasis"/>
+    <w:link w:val="Antrat7Diagrama"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E85261"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Antrat8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="prastasis"/>
+    <w:link w:val="Antrat8Diagrama"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E85261"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Antrat9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="prastasis"/>
+    <w:link w:val="Antrat9Diagrama"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E85261"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Numatytasispastraiposriftas">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="prastojilentel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Sraonra">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Antrat1Diagrama">
+    <w:name w:val="Antraštė 1 Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Antrat1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00E85261"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Antrat2Diagrama">
+    <w:name w:val="Antraštė 2 Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Antrat2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E85261"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Antrat3Diagrama">
+    <w:name w:val="Antraštė 3 Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Antrat3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E85261"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Antrat4Diagrama">
+    <w:name w:val="Antraštė 4 Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Antrat4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E85261"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Antrat5Diagrama">
+    <w:name w:val="Antraštė 5 Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Antrat5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E85261"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Antrat6Diagrama">
+    <w:name w:val="Antraštė 6 Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Antrat6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E85261"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Antrat7Diagrama">
+    <w:name w:val="Antraštė 7 Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Antrat7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E85261"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Antrat8Diagrama">
+    <w:name w:val="Antraštė 8 Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Antrat8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E85261"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Antrat9Diagrama">
+    <w:name w:val="Antraštė 9 Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Antrat9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E85261"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pavadinimas">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="prastasis"/>
+    <w:link w:val="PavadinimasDiagrama"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E85261"/>
+    <w:pPr>
+      <w:spacing w:after="80"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PavadinimasDiagrama">
+    <w:name w:val="Pavadinimas Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Pavadinimas"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00E85261"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Paantrat">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="prastasis"/>
+    <w:link w:val="PaantratDiagrama"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E85261"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PaantratDiagrama">
+    <w:name w:val="Paantraštė Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Paantrat"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00E85261"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citata">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="prastasis"/>
+    <w:link w:val="CitataDiagrama"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E85261"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitataDiagrama">
+    <w:name w:val="Citata Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Citata"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00E85261"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sraopastraipa">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="prastasis"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00054A9A"/>
+    <w:rsid w:val="00E85261"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Rykuspabraukimas">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E85261"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Iskirtacitata">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="prastasis"/>
+    <w:link w:val="IskirtacitataDiagrama"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E85261"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IskirtacitataDiagrama">
+    <w:name w:val="Išskirta citata Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Iskirtacitata"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00E85261"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Rykinuoroda">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E85261"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
     <w:name w:val="Table Grid1"/>
-    <w:basedOn w:val="TableNormal"/>
-    <w:next w:val="TableGrid"/>
+    <w:basedOn w:val="prastojilentel"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00054A9A"/>
+    <w:rsid w:val="00E85261"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:kern w:val="0"/>
       <w:lang w:val="lt-LT"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
+      <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
-[...17 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -4365,72 +2959,57 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>595</Words>
-  <Characters>3397</Characters>
+  <Words>525</Words>
+  <Characters>2993</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>28</Lines>
+  <Lines>24</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3985</CharactersWithSpaces>
+  <CharactersWithSpaces>3511</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Diana</dc:creator>
+  <dc:creator>Diana Mačiuikienė</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>