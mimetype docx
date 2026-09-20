--- v0 (2025-10-26)
+++ v1 (2026-09-20)
@@ -1,2340 +1,14037 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1F9C6BB0" w14:textId="77777777" w:rsidR="00011C01" w:rsidRDefault="00934D8B" w:rsidP="00934D8B">
-[...198 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Lentelstinklelis"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5850"/>
+        <w:gridCol w:w="3916"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D713CA" w:rsidRPr="003A2B0D" w14:paraId="6654EB9B" w14:textId="77777777" w:rsidTr="003A2B0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="497D5233" w14:textId="77777777" w:rsidR="00D713CA" w:rsidRPr="007D1DFF" w:rsidRDefault="00D713CA" w:rsidP="00960E91">
+            <w:pPr>
+              <w:ind w:firstLine="720"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3916" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="27DE6FB1" w14:textId="77777777" w:rsidR="00D713CA" w:rsidRPr="00CA04CC" w:rsidRDefault="00D713CA" w:rsidP="00960E91">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA04CC">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>PATVIRTINTA</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B3D6543" w14:textId="064CCA46" w:rsidR="00D713CA" w:rsidRPr="00CA04CC" w:rsidRDefault="008949BB" w:rsidP="00960E91">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA04CC">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trakų rajono </w:t>
+            </w:r>
+            <w:r w:rsidR="00D713CA" w:rsidRPr="00CA04CC">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Lentvario pradinės mokyklos</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1CC7AEE5" w14:textId="1D7711CE" w:rsidR="00D713CA" w:rsidRPr="00CA04CC" w:rsidRDefault="00D713CA" w:rsidP="00960E91">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA04CC">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Direktoriaus </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CA04CC">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r w:rsidR="00C254E7">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CA04CC">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> m. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00C254E7">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>rugpjūčio</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CA04CC">
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E821D9">
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CA04CC">
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">d. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67C75D58" w14:textId="2A244A4D" w:rsidR="00D713CA" w:rsidRPr="00C254E7" w:rsidRDefault="00D713CA" w:rsidP="00960E91">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CA04CC">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>įsakymu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CA04CC">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Nr. V-</w:t>
+            </w:r>
+            <w:r w:rsidR="00E821D9">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>79</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="16B0FAEC" w14:textId="77777777" w:rsidR="0072770A" w:rsidRPr="003A2B0D" w:rsidRDefault="0072770A" w:rsidP="00960E91">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EC2262F" w14:textId="0F8F9655" w:rsidR="009D322F" w:rsidRPr="003A2B0D" w:rsidRDefault="009C562A" w:rsidP="00960E91">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A2B0D">
+        <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NEFORMALIOJO VAIKŲ ŠVIETIMO </w:t>
+      </w:r>
+      <w:r w:rsidR="00E77FD7" w:rsidRPr="003A2B0D">
+        <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>ORGANIZAVIMO TVARKOS APRAŠAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="312F1555" w14:textId="77777777" w:rsidR="00E77FD7" w:rsidRPr="003A2B0D" w:rsidRDefault="00E77FD7" w:rsidP="00960E91">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7652243C" w14:textId="77777777" w:rsidR="009D322F" w:rsidRPr="003A2B0D" w:rsidRDefault="009C562A" w:rsidP="00960E91">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A2B0D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>I SKYRIUS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48450124" w14:textId="77777777" w:rsidR="009D322F" w:rsidRDefault="009C562A" w:rsidP="00960E91">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A2B0D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>BENDROSIOS NUOSTATOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A4998EC" w14:textId="77777777" w:rsidR="009D322F" w:rsidRPr="003A2B0D" w:rsidRDefault="009D322F" w:rsidP="00960E91">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="094CD413" w14:textId="44D215EF" w:rsidR="0070351B" w:rsidRPr="008613FB" w:rsidRDefault="009103B7" w:rsidP="00960E91">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1170"/>
+          <w:tab w:val="left" w:pos="1560"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="810"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00494F57" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Neformaliojo vaikų švietimo organizavimo tvarkos aprašas (toliau </w:t>
+      </w:r>
+      <w:r w:rsidR="0015315B" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>– A</w:t>
+      </w:r>
+      <w:r w:rsidR="00494F57" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>prašas) parengtas vadovaujantis</w:t>
+      </w:r>
+      <w:r w:rsidR="0070351B" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B98777E" w14:textId="35E38B1C" w:rsidR="0070351B" w:rsidRPr="008613FB" w:rsidRDefault="008613FB" w:rsidP="00960E91">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1170"/>
+          <w:tab w:val="left" w:pos="1560"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="810"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000336A7" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>Neform</w:t>
+      </w:r>
+      <w:r w:rsidR="00494F57" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>aliojo vaikų švietimo koncepcija, patvirtinta Lietuvos Respublikos švietimo ir mokslo ministro 2005 m. birželio 30 d. įsakymu Nr. ISAK-2695</w:t>
+      </w:r>
+      <w:r w:rsidR="004D6821" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ,,Dėl neformaliojo vaikų švietimo koncepcijos patvirtinimo“</w:t>
+      </w:r>
+      <w:r w:rsidR="00494F57" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="000336A7" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lietuvos Respublikos </w:t>
+      </w:r>
+      <w:r w:rsidR="00494F57" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>švietimo, mokslo ir sporto ministro 20</w:t>
+      </w:r>
+      <w:r w:rsidR="00494F57" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>23</w:t>
+      </w:r>
+      <w:r w:rsidR="000336A7" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> m. </w:t>
+      </w:r>
+      <w:r w:rsidR="00494F57" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>liepos 31 d. įsakymo Nr. V-1030</w:t>
+      </w:r>
+      <w:r w:rsidR="00494F57" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00494F57" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>redakcija</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00494F57" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF2705" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A156C2D" w14:textId="60E90AC8" w:rsidR="00E43A34" w:rsidRPr="008613FB" w:rsidRDefault="00E43A34" w:rsidP="00960E91">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1170"/>
+          <w:tab w:val="left" w:pos="1560"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="810"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lietuvos Resp</w:t>
+      </w:r>
+      <w:r w:rsidR="004A32CB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>ublikos švietimo įstatymu, prii</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>mtu 1991 m. birželio 25 d. Nr. I-1489 (nauja įstatymo redakcija nuo 2011-07-01);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C67238D" w14:textId="0F6FF294" w:rsidR="0070351B" w:rsidRPr="008613FB" w:rsidRDefault="008613FB" w:rsidP="00960E91">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1170"/>
+          <w:tab w:val="left" w:pos="1560"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="810"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0070351B" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00C254E7">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="0070351B" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>–202</w:t>
+      </w:r>
+      <w:r w:rsidR="00C254E7">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>6 ir</w:t>
+      </w:r>
+      <w:r w:rsidR="0070351B" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C254E7" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00C254E7">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00C254E7" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>–202</w:t>
+      </w:r>
+      <w:r w:rsidR="00C254E7">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00C254E7" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0070351B" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>mokslo metų pradinio, pagrindinio ir vidurinio ugdymo programų bendraisia</w:t>
+      </w:r>
+      <w:r w:rsidR="00C254E7">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="0070351B" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>s ugdymo planais,</w:t>
+      </w:r>
+      <w:r w:rsidR="0070351B" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0070351B" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>patvirtintais Lietuvos Respublikos švietimo, mokslo ir sporto ministro 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD5E4C">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="0070351B" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> m. </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD5E4C">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gegužės </w:t>
+      </w:r>
+      <w:r w:rsidR="0070351B" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD5E4C">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="0070351B" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d. įsakymu Nr. V-5</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD5E4C">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>59</w:t>
+      </w:r>
+      <w:r w:rsidR="004D6821" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ,,Dėl </w:t>
+      </w:r>
+      <w:r w:rsidR="00C254E7" w:rsidRPr="00C254E7">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2025–2026 ir 2026–2027 </w:t>
+      </w:r>
+      <w:r w:rsidR="004D6821" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>mokslo metų pradinio, pagrindinio ir vidurinio ugdymo programų bendrųjų ugdymo planų patvirtinimo“</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF2705" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="462B2017" w14:textId="3B7F590B" w:rsidR="0070351B" w:rsidRPr="008613FB" w:rsidRDefault="008613FB" w:rsidP="00960E91">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1170"/>
+          <w:tab w:val="left" w:pos="1560"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="810"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF2705" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="0024558B" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>riešmokyklinio, pradinio, pagrindinio ir vidurinio ugdymo bendrosiomis programomis, patvirtintomis Lietuvos Respublikos švietimo, mokslo ir sporto ministro 202</w:t>
+      </w:r>
+      <w:r w:rsidR="0024558B" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="0024558B" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> m. rugpjūčio 24 d. įsakymu Nr. V-1269</w:t>
+      </w:r>
+      <w:r w:rsidR="004D6821" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ,,D</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="004D6821" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>ėl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="004D6821" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> priešmokyklinio, pradinio, pagrindinio ir vidurinio ugdymo bendrųjų programų patvirtinimo“</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF2705" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E5BD4C5" w14:textId="25648E78" w:rsidR="004D6821" w:rsidRPr="008613FB" w:rsidRDefault="008613FB" w:rsidP="00960E91">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1170"/>
+          <w:tab w:val="left" w:pos="1560"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="810"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004D6821" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Neformaliojo vaikų švietimo programų finansavimo ir administravimo </w:t>
+      </w:r>
+      <w:r w:rsidR="004D6821" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>tvarkos aprašu, patvirtintu Lietuvos Respublikos švietimo, mokslo ir sporto ministro 2022 m. sausio 10 d.  įsakymu Nr. V-46 „Dėl</w:t>
+      </w:r>
+      <w:r w:rsidR="00982E63">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004D6821" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>Neformaliojo vaikų švietimo programų finansavimo ir administravimo tvarkos aprašo patvirtinimo“</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD5E4C">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (galiojanti suvestinė redakcija 2026-08-01 – 2027-07-31)</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF2705" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75371B67" w14:textId="30C74287" w:rsidR="004D6821" w:rsidRPr="00531E98" w:rsidRDefault="008613FB" w:rsidP="00960E91">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1170"/>
+          <w:tab w:val="left" w:pos="1560"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="810"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00531E98">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004D6821" w:rsidRPr="00531E98">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bendrųjų iš valstybės ar savivaldybių biudžetų finansuojamų neformaliojo švietimo programų kriterijų aprašu, patvirtintu Lietuvos Respublikos </w:t>
+      </w:r>
+      <w:r w:rsidR="00E22367" w:rsidRPr="00531E98">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>švietimo</w:t>
+      </w:r>
+      <w:r w:rsidR="00894647" w:rsidRPr="00531E98">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00E22367" w:rsidRPr="00531E98">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mokslo </w:t>
+      </w:r>
+      <w:r w:rsidR="00894647" w:rsidRPr="00531E98">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ir sporto </w:t>
+      </w:r>
+      <w:r w:rsidR="00E22367" w:rsidRPr="00531E98">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>ministro 2022 m. sausio 4 d. įsakymu Nr. V-4</w:t>
+      </w:r>
+      <w:r w:rsidR="004D6821" w:rsidRPr="00531E98">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E22367" w:rsidRPr="00531E98">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>,,Dėl bendrųjų iš valstybės ar savivaldybių biudžetų finansuojamų neformaliojo švietimo programų kriterijų aprašo patvirtinimo“</w:t>
+      </w:r>
+      <w:r w:rsidR="00894647" w:rsidRPr="00531E98">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ir 2025 m. rugpjūčio 29 d. įsakymu Nr.V-897 ,,Dėl švietimo, mokslo ir sporto ministro 2022 m. sausio 4 d. įsakymo Nr. V-4 ,,Dėl bendrųjų iš valstybės ar savivaldybių biudžetų finansuojamų neformaliojo švietimo programų kriterijų aprašo patvirtinimo“ pakeitimo“</w:t>
+      </w:r>
+      <w:r w:rsidR="001F7B8A" w:rsidRPr="00531E98">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="762DDADB" w14:textId="7AC7A411" w:rsidR="00D713CA" w:rsidRPr="008613FB" w:rsidRDefault="0015315B" w:rsidP="00960E91">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1170"/>
+          <w:tab w:val="left" w:pos="1560"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="810"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Trak</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA04CC">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ų rajono </w:t>
+      </w:r>
+      <w:r w:rsidR="00D446EF" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lentvario pradinės mokyklos </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD5556" w:rsidRPr="00DD5556">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2025–2026 ir 2026–2027 </w:t>
+      </w:r>
+      <w:r w:rsidR="00D446EF" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mokslo metų pradinio ugdymo programos bendrojo ugdymo planu, patvirtintu Lentvario pradinės mokyklos direktoriaus </w:t>
+      </w:r>
+      <w:r w:rsidR="00405D5D" w:rsidRPr="00B629AF">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00B629AF" w:rsidRPr="00B629AF">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00405D5D" w:rsidRPr="00B629AF">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00405D5D" w:rsidRPr="00982E63">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>m. rug</w:t>
+      </w:r>
+      <w:r w:rsidR="00982E63" w:rsidRPr="00982E63">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sėj</w:t>
+      </w:r>
+      <w:r w:rsidR="00405D5D" w:rsidRPr="00982E63">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o </w:t>
+      </w:r>
+      <w:r w:rsidR="00982E63" w:rsidRPr="00982E63">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>01</w:t>
+      </w:r>
+      <w:r w:rsidR="00405D5D" w:rsidRPr="00982E63">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d. įsakymu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00982E63">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nr.</w:t>
+      </w:r>
+      <w:r w:rsidR="00405D5D" w:rsidRPr="00982E63">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>V-</w:t>
+      </w:r>
+      <w:r w:rsidR="00982E63" w:rsidRPr="00982E63">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>48</w:t>
+      </w:r>
+      <w:r w:rsidR="00405D5D" w:rsidRPr="00982E63">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> „Dėl </w:t>
+      </w:r>
+      <w:r w:rsidR="007A6419" w:rsidRPr="007A6419">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2025–2026 ir 2026–2027 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00405D5D" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>m.m</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00405D5D" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. pradinio ugdymo programų ugdymo plano tvirtinimo“ </w:t>
+      </w:r>
+      <w:r w:rsidR="00D446EF" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ir </w:t>
+      </w:r>
+      <w:r w:rsidR="00F95CF8" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">suderintu su Trakų rajono savivaldybės mero </w:t>
+      </w:r>
+      <w:r w:rsidR="00F95CF8" w:rsidRPr="00B629AF">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00B629AF" w:rsidRPr="00B629AF">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00F95CF8" w:rsidRPr="00B629AF">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-09-0</w:t>
+      </w:r>
+      <w:r w:rsidR="00B629AF" w:rsidRPr="00B629AF">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00F95CF8" w:rsidRPr="00B629AF">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nr. P1E-</w:t>
+      </w:r>
+      <w:r w:rsidR="00B629AF" w:rsidRPr="00B629AF">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>445</w:t>
+      </w:r>
+      <w:r w:rsidR="00F95CF8" w:rsidRPr="00B629AF">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F95CF8" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,,Dėl </w:t>
+      </w:r>
+      <w:r w:rsidR="00B629AF">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Trakų r. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F95CF8" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lentvario pradinės mokyklos </w:t>
+      </w:r>
+      <w:r w:rsidR="007A6419" w:rsidRPr="007A6419">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2025–2026 ir 2026–2027 </w:t>
+      </w:r>
+      <w:r w:rsidR="00F95CF8" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mokslo metų pradinio u</w:t>
+      </w:r>
+      <w:r w:rsidR="00405D5D" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>gd</w:t>
+      </w:r>
+      <w:r w:rsidR="00F95CF8" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ymo programos plano projekto</w:t>
+      </w:r>
+      <w:r w:rsidR="00B629AF">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> derinimo</w:t>
+      </w:r>
+      <w:r w:rsidR="00F95CF8" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0210EBC3" w14:textId="419A73D6" w:rsidR="00494F57" w:rsidRPr="008613FB" w:rsidRDefault="0074682E" w:rsidP="00960E91">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1170"/>
+          <w:tab w:val="left" w:pos="1560"/>
+        </w:tabs>
+        <w:ind w:firstLine="810"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00494F57" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00494F57" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00494F57" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aprašas </w:t>
+      </w:r>
+      <w:r w:rsidR="009B5E93" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>nustato</w:t>
+      </w:r>
+      <w:r w:rsidR="00494F57" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> neformaliojo vaikų švietimo tikslus, uždavinius ir principus, </w:t>
+      </w:r>
+      <w:r w:rsidR="009103B7">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>mokinių</w:t>
+      </w:r>
+      <w:r w:rsidR="00494F57" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC3054" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>ugdomas kompetencijas</w:t>
+      </w:r>
+      <w:r w:rsidR="00494F57" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, neformaliojo vaikų švietimo įgyvendinimą, prieinamumą, finansavimą, kokybės užtikrinimą ir jos vertinimą. </w:t>
+      </w:r>
+      <w:r w:rsidR="009103B7">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00494F57" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">iekiama didesnės neformaliojo vaikų švietimo ir ugdymo programų įvairovės, kokybės užtikrinimo </w:t>
+      </w:r>
+      <w:r w:rsidR="009103B7">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="00494F57" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">r </w:t>
+      </w:r>
+      <w:r w:rsidR="009103B7">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mokinių </w:t>
+      </w:r>
+      <w:r w:rsidR="00494F57" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>kompetencijų ugdymo plėtros.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="152EF837" w14:textId="7096778F" w:rsidR="00BA174D" w:rsidRPr="008613FB" w:rsidRDefault="007105E5" w:rsidP="00960E91">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1170"/>
+          <w:tab w:val="left" w:pos="1560"/>
+        </w:tabs>
+        <w:ind w:firstLine="810"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:r w:rsidR="0015315B" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>Pagrindinės A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>prašo sąvokos:</w:t>
+      </w:r>
+      <w:r w:rsidR="00152440" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="121CD958" w14:textId="44F8CEB6" w:rsidR="00BA174D" w:rsidRPr="008613FB" w:rsidRDefault="0015315B" w:rsidP="00960E91">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1170"/>
+          <w:tab w:val="left" w:pos="1560"/>
+        </w:tabs>
+        <w:ind w:firstLine="810"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kompetencija </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA174D" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>– gebėjimas atlikti tam tikrą veiklą, remiantis įgytų žinių, mokėjimų, įgūdžių, vertybinių nuostatų visuma.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="461AB4B3" w14:textId="209BBF82" w:rsidR="00BA174D" w:rsidRPr="008613FB" w:rsidRDefault="001C1B3C" w:rsidP="00960E91">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1170"/>
+          <w:tab w:val="left" w:pos="1560"/>
+        </w:tabs>
+        <w:ind w:firstLine="810"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Neformaliojo vaikų švietimo m</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA174D" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">okytojas </w:t>
+      </w:r>
+      <w:r w:rsidR="00C66143" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="0015315B" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">toliau - </w:t>
+      </w:r>
+      <w:r w:rsidR="00C66143" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NVŠ mokytojas) </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA174D" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="00982E63">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA174D" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>asmuo, ugdantis mokinius pagal neformaliojo švietimo programas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45F521A8" w14:textId="0FD3355D" w:rsidR="00BA174D" w:rsidRPr="008613FB" w:rsidRDefault="00BA174D" w:rsidP="00960E91">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1170"/>
+          <w:tab w:val="left" w:pos="1560"/>
+        </w:tabs>
+        <w:ind w:firstLine="810"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>Neformalusis švietimas</w:t>
+      </w:r>
+      <w:r w:rsidR="0015315B" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>– švietimas pagal įvairias švietimo poreikių tenkinimo, kvalifikacijos tobulinimo, papildomos kompetencijos įgijimo programas, išskyrus formaliojo švietimo programas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B070205" w14:textId="51FC0EE6" w:rsidR="00D42A46" w:rsidRPr="008613FB" w:rsidRDefault="00CC3054" w:rsidP="00960E91">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1170"/>
+          <w:tab w:val="left" w:pos="1560"/>
+        </w:tabs>
+        <w:ind w:firstLine="810"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Neformalusis vaikų švietimas (toliau – NVŠ) </w:t>
+      </w:r>
+      <w:r w:rsidR="0015315B" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidR="00D42A46" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>kryptinga veikla, pad</w:t>
+      </w:r>
+      <w:r w:rsidR="001D090F" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>edanti vaikui įgyti kompetencija</w:t>
+      </w:r>
+      <w:r w:rsidR="00D42A46" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>s, tapti sąmoninga asmenybe, sugebančia atsakingai ir kūrybingai spręsti savo problemas ir aktyviai veikti visuomenėje bei prisitaikyti prie kintančios aplinkos.</w:t>
+      </w:r>
+      <w:r w:rsidR="00152440" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="201C1E32" w14:textId="58335C35" w:rsidR="00BA174D" w:rsidRPr="008613FB" w:rsidRDefault="00BA174D" w:rsidP="00960E91">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1170"/>
+          <w:tab w:val="left" w:pos="1560"/>
+        </w:tabs>
+        <w:ind w:firstLine="810"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>Neformaliojo vaikų švietimo paskirtis – tenkinti mokinių pažinimo, ugdymosi ir saviraiškos poreikius, padėti jiems tap</w:t>
+      </w:r>
+      <w:r w:rsidR="00127A51" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>ti aktyviais visuomenės nariais</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05B12C03" w14:textId="6E2124A8" w:rsidR="00D42A46" w:rsidRPr="008613FB" w:rsidRDefault="00D42A46" w:rsidP="00960E91">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1170"/>
+          <w:tab w:val="left" w:pos="1560"/>
+        </w:tabs>
+        <w:ind w:firstLine="810"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>Neforma</w:t>
+      </w:r>
+      <w:r w:rsidR="0015315B" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">liojo vaikų švietimo programa – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>neformaliojo va</w:t>
+      </w:r>
+      <w:r w:rsidR="00127A51" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>ikų švietimo mokytojo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> parengta ir neformaliojo švietimo metodais įgyvendinama programa, kuria siekiama ugdyti vaiko kompetencijas plėtojant prigimtinius vaiko gebėjimus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5798B8F0" w14:textId="3890314A" w:rsidR="00BA174D" w:rsidRPr="008613FB" w:rsidRDefault="00BA174D" w:rsidP="00960E91">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1170"/>
+          <w:tab w:val="left" w:pos="1560"/>
+        </w:tabs>
+        <w:ind w:firstLine="810"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>Specialieji ugdymosi poreikiai </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>pagalbos ir paslaugų ugdymo procese reikmė, atsirandanti dėl išskirtinių asmens gabumų, įgimtų ar įgytų sutrikimų, nepalankių aplinkos veiksnių.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6197618D" w14:textId="36DCBBEA" w:rsidR="009D322F" w:rsidRPr="008613FB" w:rsidRDefault="0074682E" w:rsidP="00960E91">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1170"/>
+          <w:tab w:val="left" w:pos="1560"/>
+        </w:tabs>
+        <w:ind w:firstLine="810"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NVŠ dalyviai </w:t>
+      </w:r>
+      <w:r w:rsidR="007105E5" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="009C562A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007105E5" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="008F5F2B" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>-11</w:t>
+      </w:r>
+      <w:r w:rsidR="007105E5" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> metų </w:t>
+      </w:r>
+      <w:r w:rsidR="00127A51" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>mokiniai</w:t>
+      </w:r>
+      <w:r w:rsidR="007105E5" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, besimokantys </w:t>
+      </w:r>
+      <w:r w:rsidR="00127A51" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Trakų rajono </w:t>
+      </w:r>
+      <w:r w:rsidR="00442628" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lentvario pradinėje mokykloje </w:t>
+      </w:r>
+      <w:r w:rsidR="00127A51" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(toliau – mokykla) </w:t>
+      </w:r>
+      <w:r w:rsidR="009C562A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pagal </w:t>
+      </w:r>
+      <w:r w:rsidR="007105E5" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pradinio </w:t>
+      </w:r>
+      <w:r w:rsidR="009C562A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ugdymo </w:t>
+      </w:r>
+      <w:r w:rsidR="007105E5" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>ar socialinių įgūdžių ugdymo</w:t>
+      </w:r>
+      <w:r w:rsidR="009C562A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> programas (toliau – </w:t>
+      </w:r>
+      <w:r w:rsidR="00127A51" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>mokiniai</w:t>
+      </w:r>
+      <w:r w:rsidR="009C562A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r w:rsidR="007105E5" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NVŠ </w:t>
+      </w:r>
+      <w:r w:rsidR="00127A51" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>mokiniai</w:t>
+      </w:r>
+      <w:r w:rsidR="007105E5" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dalyvauja tuo laiku, kai jie nesimoko pagal bendrojo ugdymo programas ir neatkartoja (nedubliuoja) bendrojo ugdymo programų turinio.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="438436A2" w14:textId="10C47EAC" w:rsidR="009D322F" w:rsidRPr="008613FB" w:rsidRDefault="00682EBB" w:rsidP="00960E91">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1170"/>
+          <w:tab w:val="left" w:pos="1560"/>
+        </w:tabs>
+        <w:ind w:firstLine="810"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00127A51" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00127A51" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t> Neformalusis vaikų švietimas</w:t>
+      </w:r>
+      <w:r w:rsidR="009C562A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vykdo</w:t>
+      </w:r>
+      <w:r w:rsidR="00127A51" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>mas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> siekiant</w:t>
+      </w:r>
+      <w:r w:rsidR="009C562A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4230BA6B" w14:textId="589B7339" w:rsidR="009D322F" w:rsidRPr="008613FB" w:rsidRDefault="00682EBB" w:rsidP="00960E91">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:ind w:firstLine="810"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="009C562A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.1. </w:t>
+      </w:r>
+      <w:r w:rsidR="00127A51" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="008F5F2B" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">arengti </w:t>
+      </w:r>
+      <w:r w:rsidR="009C562A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NVŠ programas, skirtas per pasirinktą </w:t>
+      </w:r>
+      <w:r w:rsidR="00127A51" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">neformaliojo ugdymo </w:t>
+      </w:r>
+      <w:r w:rsidR="009C562A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">veiklą </w:t>
+      </w:r>
+      <w:r w:rsidR="00127A51" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>mokiniams</w:t>
+      </w:r>
+      <w:r w:rsidR="009C562A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> išreikšti save ir padėti ugdytis kompetencijas;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78445F13" w14:textId="605F0495" w:rsidR="009D322F" w:rsidRPr="008613FB" w:rsidRDefault="00682EBB" w:rsidP="00960E91">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:ind w:firstLine="810"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>5.2</w:t>
+      </w:r>
+      <w:r w:rsidR="009C562A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00127A51" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidR="008F5F2B" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ykdyti </w:t>
+      </w:r>
+      <w:r w:rsidR="009C562A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>edukacines veiklas, skir</w:t>
+      </w:r>
+      <w:r w:rsidR="00127A51" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>tas per trumpą laiką mokinius su</w:t>
+      </w:r>
+      <w:r w:rsidR="009C562A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>pažinti su tam tikromis veiklomis, padėti ugdytis kompetencijas. Edukacinėms veikloms priskiriamos:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7200617F" w14:textId="171C40B2" w:rsidR="009D322F" w:rsidRPr="008613FB" w:rsidRDefault="00682EBB" w:rsidP="00960E91">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:ind w:firstLine="810"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>5.2</w:t>
+      </w:r>
+      <w:r w:rsidR="00127A51" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>.1. K</w:t>
+      </w:r>
+      <w:r w:rsidR="009C562A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>ultūros paso paslaugos (išskyrus  kultūros ar meno renginius);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13A9403F" w14:textId="2D2B0BBA" w:rsidR="009D322F" w:rsidRPr="008613FB" w:rsidRDefault="00682EBB" w:rsidP="00960E91">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:ind w:firstLine="810"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>5.2</w:t>
+      </w:r>
+      <w:r w:rsidR="009C562A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>.2. STEAM ir kitų krypčių edukacinės veiklos;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F127525" w14:textId="5E6F4833" w:rsidR="009D322F" w:rsidRPr="008613FB" w:rsidRDefault="00682EBB" w:rsidP="00960E91">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:ind w:firstLine="810"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>5.2</w:t>
+      </w:r>
+      <w:r w:rsidR="00127A51" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>.3. V</w:t>
+      </w:r>
+      <w:r w:rsidR="009C562A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>aikų stovyklų programos;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F5DAA67" w14:textId="00B607BB" w:rsidR="009D322F" w:rsidRPr="008613FB" w:rsidRDefault="00682EBB" w:rsidP="00960E91">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:ind w:firstLine="810"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>5.2</w:t>
+      </w:r>
+      <w:r w:rsidR="007D1DFF" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="007D1DFF" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00127A51" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. E</w:t>
+      </w:r>
+      <w:r w:rsidR="009C562A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>dukaciniai renginiai ir projektai.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="075F06D7" w14:textId="77777777" w:rsidR="009D322F" w:rsidRPr="008613FB" w:rsidRDefault="009D322F" w:rsidP="00960E91">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:ind w:firstLine="810"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63961C47" w14:textId="77777777" w:rsidR="009D322F" w:rsidRPr="008613FB" w:rsidRDefault="009C562A" w:rsidP="00960E91">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008613FB">
+        <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>II SKYRIUS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10C7B626" w14:textId="4C74D450" w:rsidR="009D322F" w:rsidRPr="008613FB" w:rsidRDefault="00127A51" w:rsidP="00960E91">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-        <w:ind w:left="360"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>NEFORMALIOJO VAIKŲ ŠVIETIMO</w:t>
+      </w:r>
+      <w:r w:rsidR="009C562A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> TIKSLAI, UŽDAVINIAI IR PRINCIPAI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58A387ED" w14:textId="77777777" w:rsidR="009D322F" w:rsidRPr="008613FB" w:rsidRDefault="009D322F" w:rsidP="00960E91">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:ind w:firstLine="810"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14A26AD0" w14:textId="2CB6E160" w:rsidR="009D322F" w:rsidRPr="008613FB" w:rsidRDefault="007D1DFF" w:rsidP="00960E91">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
+        <w:ind w:firstLine="810"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="009C562A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. NVŠ tikslas –</w:t>
+      </w:r>
+      <w:r w:rsidR="009C562A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> padėti </w:t>
+      </w:r>
+      <w:r w:rsidR="0058174A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mokiniams</w:t>
+      </w:r>
+      <w:r w:rsidR="009C562A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0058174A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pasirinktos veiklos metu</w:t>
+      </w:r>
+      <w:r w:rsidR="009C562A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> įgyti kompetencijų ir tapti asmenybe, gebančia suprasti, atsakingai vertinti ir kūrybingai spręsti kylančius iššūkius, aktyviai veikti visuomenėje bei prisitaikyti prie kintančios aplinkos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35E86DA1" w14:textId="7AC5F463" w:rsidR="009D322F" w:rsidRPr="008613FB" w:rsidRDefault="007D1DFF" w:rsidP="00960E91">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:ind w:firstLine="810"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="009C562A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. NVŠ uždaviniai:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30C27894" w14:textId="3F8EA375" w:rsidR="009D322F" w:rsidRPr="008613FB" w:rsidRDefault="007D1DFF" w:rsidP="00960E91">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:ind w:firstLine="810"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="0058174A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>.1. U</w:t>
+      </w:r>
+      <w:r w:rsidR="009C562A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>gdyt</w:t>
+      </w:r>
+      <w:r w:rsidR="0058174A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>i mokinių kompetencijas pasirinktoje veikloje</w:t>
+      </w:r>
+      <w:r w:rsidR="009C562A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>, saviraišką;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F989D5C" w14:textId="47A611EE" w:rsidR="009D322F" w:rsidRPr="008613FB" w:rsidRDefault="007D1DFF" w:rsidP="00960E91">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:ind w:firstLine="810"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="0058174A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>.2. L</w:t>
+      </w:r>
+      <w:r w:rsidR="009C562A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">avinti gebėjimą kritiškai mąstyti, kūrybiškumą, gebėti pasirūpinti savimi ir orientuotis dinamiškoje visuomenėje; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CD992DD" w14:textId="3843DF89" w:rsidR="009D322F" w:rsidRPr="008613FB" w:rsidRDefault="007D1DFF" w:rsidP="00960E91">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:ind w:firstLine="810"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="0058174A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>.3. U</w:t>
+      </w:r>
+      <w:r w:rsidR="009C562A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>gdyti demokratišką požiūrį į pasaulėžiūrų, įsitikinimų ir gyvenimo būdų įvairovę;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11E3E3DB" w14:textId="149A6638" w:rsidR="009D322F" w:rsidRPr="008613FB" w:rsidRDefault="007D1DFF" w:rsidP="00960E91">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:ind w:firstLine="810"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="0058174A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>.4. P</w:t>
+      </w:r>
+      <w:r w:rsidR="009C562A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">adėti spręsti </w:t>
+      </w:r>
+      <w:r w:rsidR="0058174A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>mokinių</w:t>
+      </w:r>
+      <w:r w:rsidR="009C562A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> socialinės integracijos problemas;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EA90B8B" w14:textId="571862D9" w:rsidR="009D322F" w:rsidRPr="008613FB" w:rsidRDefault="007D1DFF" w:rsidP="00960E91">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+          <w:tab w:val="left" w:pos="1560"/>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:ind w:firstLine="810"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="0058174A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>.5. P</w:t>
+      </w:r>
+      <w:r w:rsidR="009C562A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">adėti </w:t>
+      </w:r>
+      <w:r w:rsidR="0058174A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>mokiniams</w:t>
+      </w:r>
+      <w:r w:rsidR="009C562A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> susipažinti su pasirinkta NVŠ veikla susijusiomis profesijos galimybėmis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="662CBC2B" w14:textId="3A310356" w:rsidR="009D322F" w:rsidRPr="008613FB" w:rsidRDefault="007D1DFF" w:rsidP="00960E91">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:ind w:firstLine="810"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="009C562A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. NVŠ organizuojamas, remiantis šiais principais:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D3BB462" w14:textId="62243B8F" w:rsidR="009D322F" w:rsidRPr="008613FB" w:rsidRDefault="007D1DFF" w:rsidP="00960E91">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:ind w:firstLine="810"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="0058174A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>.1. S</w:t>
+      </w:r>
+      <w:r w:rsidR="009C562A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">avanoriškumo – </w:t>
+      </w:r>
+      <w:r w:rsidR="0058174A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>mokiniai</w:t>
+      </w:r>
+      <w:r w:rsidR="009C562A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> laisvai  renkasi švie</w:t>
+      </w:r>
+      <w:r w:rsidR="0058174A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>timo teikėją, siūlomas NVŠ</w:t>
+      </w:r>
+      <w:r w:rsidR="009C562A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> programas, edukacines veiklas;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5683E99E" w14:textId="6155279A" w:rsidR="009D322F" w:rsidRPr="008613FB" w:rsidRDefault="007D1DFF" w:rsidP="00960E91">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:ind w:firstLine="810"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="0058174A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>.2. P</w:t>
+      </w:r>
+      <w:r w:rsidR="009C562A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rieinamumo – veiklos ir metodai yra prieinami visiems </w:t>
+      </w:r>
+      <w:r w:rsidR="0058174A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>mokiniams</w:t>
+      </w:r>
+      <w:r w:rsidR="009C562A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pagal amžių, išsilavinimą, specialiuosius poreikius, patirtį ir socialinę padėtį;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DA64052" w14:textId="33BE32A2" w:rsidR="009D322F" w:rsidRPr="008613FB" w:rsidRDefault="007D1DFF" w:rsidP="00960E91">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:ind w:firstLine="810"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="0058174A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>.3. I</w:t>
+      </w:r>
+      <w:r w:rsidR="009C562A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ndividualizavimo – ugdoma, atsižvelgiant į </w:t>
+      </w:r>
+      <w:r w:rsidR="0058174A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>mokinio</w:t>
+      </w:r>
+      <w:r w:rsidR="009C562A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> galimybes, poreikius ir pasiekimus;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DFE4F2D" w14:textId="5421B448" w:rsidR="009D322F" w:rsidRPr="008613FB" w:rsidRDefault="007D1DFF" w:rsidP="00960E91">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:ind w:firstLine="810"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="0058174A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>.4. D</w:t>
+      </w:r>
+      <w:r w:rsidR="009C562A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">emokratiškumo – mokytojai, tėvai ir </w:t>
+      </w:r>
+      <w:r w:rsidR="0058174A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>mokiniai</w:t>
+      </w:r>
+      <w:r w:rsidR="009C562A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yra aktyvūs ugdymo(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009C562A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>si</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009C562A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>) proceso kūrėjai;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70302C77" w14:textId="32D6C1FB" w:rsidR="009D322F" w:rsidRPr="008613FB" w:rsidRDefault="007D1DFF" w:rsidP="00960E91">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:ind w:firstLine="810"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="0058174A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>.5. P</w:t>
+      </w:r>
+      <w:r w:rsidR="009C562A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>atirties – ugdymas grindžiamas patyrimu ir jo refleksija;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0326B723" w14:textId="6DD196C0" w:rsidR="009D322F" w:rsidRPr="008613FB" w:rsidRDefault="007D1DFF" w:rsidP="00960E91">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:ind w:firstLine="810"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="0058174A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>.6. U</w:t>
+      </w:r>
+      <w:r w:rsidR="009C562A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>gdymosi grupėje – mokomasi priimti bendrus sprendimus, dalytis darbais ir atsakomybėmis, spręsti tarpasmeninius santykius.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F4C6E63" w14:textId="77777777" w:rsidR="009D322F" w:rsidRPr="008613FB" w:rsidRDefault="009D322F" w:rsidP="00960E91">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:ind w:firstLine="810"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3233C068" w14:textId="33AE4627" w:rsidR="009D322F" w:rsidRPr="008613FB" w:rsidRDefault="009C562A" w:rsidP="00960E91">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008613FB">
+        <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>III SKYRIUS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06692AAE" w14:textId="62BD57B9" w:rsidR="009D322F" w:rsidRPr="008613FB" w:rsidRDefault="009C562A" w:rsidP="00960E91">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UGDOMOS </w:t>
+      </w:r>
+      <w:r w:rsidR="0058174A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>MOKINIŲ</w:t>
+      </w:r>
+      <w:r w:rsidR="00442628" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>KOMPETENCIJOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B9700F9" w14:textId="77777777" w:rsidR="009D322F" w:rsidRPr="008613FB" w:rsidRDefault="009D322F" w:rsidP="00960E91">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:ind w:firstLine="810"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...7 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B0D06EE" w14:textId="17B45A49" w:rsidR="009D322F" w:rsidRPr="008613FB" w:rsidRDefault="00A11991" w:rsidP="00960E91">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:ind w:firstLine="810"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="009C562A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="0058174A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>Mokiniai, dalyvaudami</w:t>
+      </w:r>
+      <w:r w:rsidR="009C562A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> NVŠ, ugdosi ir tobulina šias kompetencijas:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DCFB452" w14:textId="4A1ADB6C" w:rsidR="009D322F" w:rsidRPr="008613FB" w:rsidRDefault="00A11991" w:rsidP="00960E91">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:ind w:firstLine="810"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="00442628" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.1. </w:t>
+      </w:r>
+      <w:r w:rsidR="0058174A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="004A2E39" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>ažinimo kompetenciją</w:t>
+      </w:r>
+      <w:r w:rsidR="009C562A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0058174A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>t.y</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0058174A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="009C562A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">motyvacija ir gebėjimas pažinti save ir pasaulį, įgyjami suvokiant (perimant) žmonijos kultūrinę patirtį, tobulinant dalykines žinias bei </w:t>
+      </w:r>
+      <w:r w:rsidR="009C562A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>kritinio mąstymo, problemų sprendimo, mokėjimo mokytis gebėjimus</w:t>
+      </w:r>
+      <w:r w:rsidR="004A2E39" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0024558B" w:rsidRPr="008613FB">
+        <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="004A2E39" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pradinio ugdymo programą baigusio mokinio kompetencijų ugdymo</w:t>
+      </w:r>
+      <w:r w:rsidR="001F4109" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001F4109" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>si</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001F4109" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="004A2E39" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rezultatai (atsižvelgiant į amžiaus tarpsnio ypatumus): atpažįsta dalyko faktus kaip nagrinėjamų konkrečių objektų savybes; paaiškina ir vertina taisyklės ar procedūros rezultatų teisingumą; iliustruoja naujus faktus, taisykles, remdamasis turima patirtimi; išskiria esminę informaciją, remiasi dalykų žiniomis, spręsdamas realias problemas</w:t>
+      </w:r>
+      <w:r w:rsidR="009C562A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2445A228" w14:textId="0D6C0251" w:rsidR="009D322F" w:rsidRPr="008613FB" w:rsidRDefault="00A11991" w:rsidP="00960E91">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:ind w:firstLine="810"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="00442628" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.2. </w:t>
+      </w:r>
+      <w:r w:rsidR="0058174A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>K</w:t>
+      </w:r>
+      <w:r w:rsidR="004A2E39" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>omunikavimo kompetenciją</w:t>
+      </w:r>
+      <w:r w:rsidR="009C562A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0058174A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>t.y</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0058174A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. mokinio</w:t>
+      </w:r>
+      <w:r w:rsidR="009C562A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gebėjimas kurti, perduoti ir suprasti žinias (faktus, požiūrius ar asmenines nuostatas), etiškai naudotis verbalinėmis ir neverbalinėmis komunikavimo priemonėmis ir technologijomis</w:t>
+      </w:r>
+      <w:r w:rsidR="004A2E39" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0024558B" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A2E39" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pradinio ugdymo programą baigusio mokinio kompetencijų ugdymo</w:t>
+      </w:r>
+      <w:r w:rsidR="001F4109" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001F4109" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>si</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001F4109" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="004A2E39" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rezultatai (atsižvelgiant į amžiaus tarpsnio ypatumus): taiko pagrindines tiesioginio ir nuotolinio komunikavimo strategijas; naudoja pasirinktas ir mokytojo rekomenduojamas kalbos ir vizualias raiškos priemones, įskaitant ir skaitmenines; pritaiko komunikavimo priemones ir formas įvairioms situacijoms asmeninio gyvenimo, mokymosi srityse gyvai ir virtualioje erdvėje; prisistato gyvai ir skaitmeninėje erdvėje raštu ir žodžiu; skiria faktus ir nuomones išreiškiančius pranešimus; atpažįsta nepakantumą skleidžiančius pranešimus</w:t>
+      </w:r>
+      <w:r w:rsidR="009C562A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E6A8F75" w14:textId="18B38B5C" w:rsidR="009D322F" w:rsidRPr="008613FB" w:rsidRDefault="00A11991" w:rsidP="00960E91">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:ind w:firstLine="810"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="00442628" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.3. </w:t>
+      </w:r>
+      <w:r w:rsidR="00142573" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>K</w:t>
+      </w:r>
+      <w:r w:rsidR="004A2E39" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>ūrybiškumo kompetenciją</w:t>
+      </w:r>
+      <w:r w:rsidR="009C562A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00632235" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>t.y</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00632235" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="009C562A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sau ir kitiems reikšmingų kūrybinių idėjų, produktų, problemų sprendimų tyrinėjimas, generavimas, kūrimas, vertinimas, išlaikant darnų santykį su savimi ir aplinka</w:t>
+      </w:r>
+      <w:r w:rsidR="004A2E39" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0024558B" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A2E39" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pradinio ugdymo programą baigusio mokinio kompetencijų ugdymo</w:t>
+      </w:r>
+      <w:r w:rsidR="001F4109" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001F4109" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>si</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001F4109" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="004A2E39" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rezultatai (atsižvelgiant į amžiaus tarpsnio ypatumus): įvardija kūrybines galimybes pagal vieną ar kelias ypatybes; kelia klausimus, kurie padeda įžvelgti problemas ir kūrybines jų sprendimo galimybes; pateikia idėjų pasirinkimo argumentų, atsižvelgia į jų reikšmingumą, aktualumą sau ir aplinkiniams; atlieka kūrybines užduotis įprastomis ar iš dalies naujomis aplinkybėmis, nebijo klysti, imasi darbų, kurie kelia iššūkius; iš kelių kūrybos produktų ar sprendimų pagal pateiktus kriterijus išskiria svarbiausią; paaiškina savo kūrybos rezultato vertę sau pačiam ir kitiems; apibūdina savo ir kitų kūrybos procesą pagal numatytus kriterijus</w:t>
+      </w:r>
+      <w:r w:rsidR="009C562A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="790E3472" w14:textId="25632820" w:rsidR="009D322F" w:rsidRPr="008613FB" w:rsidRDefault="00A11991" w:rsidP="00960E91">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:ind w:firstLine="810"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="00442628" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.4. </w:t>
+      </w:r>
+      <w:r w:rsidR="00142573" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="004A2E39" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>ilietiškumo kompetenciją</w:t>
+      </w:r>
+      <w:r w:rsidR="009C562A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00632235" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>t.y</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00632235" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="009C562A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pilietinis tapatumas ir pilietinė galia, grįsta vertybėmis, nuostatomis, žiniomis ir praktinio veikimo gebėjimais, įgalinančiais kartu su kitais atsakingai kurti demokratišką visuomenę, stiprinti Lietuvos valstybingumą</w:t>
+      </w:r>
+      <w:r w:rsidR="004A2E39" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0024558B" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A2E39" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pradinio ugdymo programą baigusio mokinio kompetencijų ugdymo</w:t>
+      </w:r>
+      <w:r w:rsidR="001F4109" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001F4109" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>si</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001F4109" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="004A2E39" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rezultatai (atsižvelgiant į amžiaus tarpsnio ypatumus): dalyvauja pilietinėse veiklose; įvardija savo, kaip piliečio, esmines teises ir pareigas, pateikia pilietiško elgesio pavyzdžių; elgiasi pilietiškai, argumentuoja, kokią įtaką jo veikimas ar neveikimas daro kitiems; tausoja gamtą, kultūros paveldą</w:t>
+      </w:r>
+      <w:r w:rsidR="009C562A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30FEFB6A" w14:textId="02FE8EE5" w:rsidR="009D322F" w:rsidRPr="008613FB" w:rsidRDefault="00A11991" w:rsidP="00960E91">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:ind w:firstLine="810"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="00442628" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.5. </w:t>
+      </w:r>
+      <w:r w:rsidR="00142573" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="009C562A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>ocialin</w:t>
+      </w:r>
+      <w:r w:rsidR="001D6895" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>ę</w:t>
+      </w:r>
+      <w:r w:rsidR="009C562A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>, emocin</w:t>
+      </w:r>
+      <w:r w:rsidR="001D6895" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>ę</w:t>
+      </w:r>
+      <w:r w:rsidR="009C562A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ir</w:t>
+      </w:r>
+      <w:r w:rsidR="004A2E39" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sveikos gyvensenos kompetenciją</w:t>
+      </w:r>
+      <w:r w:rsidR="009C562A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00632235" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>t.y</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00632235" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. mokinio</w:t>
+      </w:r>
+      <w:r w:rsidR="009C562A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> savimonė ir savitvarda, socialinis sąmoningumas, tarpusavio santykių kūrimo gebėjimai, atsakingas sprendimų priėmimas ir asmens rūpinimasis fizine ir psichine sveikata</w:t>
+      </w:r>
+      <w:r w:rsidR="00632235" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0024558B" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A2E39" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pradinio ugdymo programą baigusio mokinio kompetencijų ugdymo</w:t>
+      </w:r>
+      <w:r w:rsidR="001F4109" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001F4109" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>si</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001F4109" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="004A2E39" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rezultatai (atsižvelgiant į amžiaus tarpsnio ypatumus): ugdosi kantrybę; valdo emocijas; skirtingose situacijose atpažįsta kitų emocijas; atskiria nesusikalbėjimą, nuomonių skirtumus ir patyčių situacijas; palaiko darnius santykius; apibūdina, koks elgesys padeda kurti saugią, pagarbią realią ir skaitmeninę mokymosi aplinką, pats atitinkamai elgiasi; susidūręs su sunkumais, tęsia pradėtą veiklą, ieško sprendimų; išbando įvairias veiklos priemones ir būdus; s</w:t>
+      </w:r>
+      <w:r w:rsidR="00632235" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">umanymus įgyvendina nuosekliai </w:t>
+      </w:r>
+      <w:r w:rsidR="004A2E39" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>iki pabaigos</w:t>
+      </w:r>
+      <w:r w:rsidR="004A2E39" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidR="004A2E39" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>rūpinasi asmenine higiena ir aplinkos švara</w:t>
+      </w:r>
+      <w:r w:rsidR="009C562A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="009C562A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40FFF10B" w14:textId="33AEEBE9" w:rsidR="009D322F" w:rsidRPr="008613FB" w:rsidRDefault="00A11991" w:rsidP="00960E91">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:ind w:firstLine="810"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="00442628" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.6. </w:t>
+      </w:r>
+      <w:r w:rsidR="00632235" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>K</w:t>
+      </w:r>
+      <w:r w:rsidR="004A2E39" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>ultūrin</w:t>
+      </w:r>
+      <w:r w:rsidR="001D6895" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>ę</w:t>
+      </w:r>
+      <w:r w:rsidR="004A2E39" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kompetenciją</w:t>
+      </w:r>
+      <w:r w:rsidR="009C562A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00632235" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>t.y</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00632235" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. mokinio</w:t>
+      </w:r>
+      <w:r w:rsidR="009C562A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kultūrinė savimonė, grįsta žiniomis, aktyvia kultūrine raiška ir kultūriniu sąmoningumu</w:t>
+      </w:r>
+      <w:r w:rsidR="004A2E39" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0024558B" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A2E39" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pradinio ugdymo programą baigusio mokinio kompetencijų ugdymo</w:t>
+      </w:r>
+      <w:r w:rsidR="001F4109" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001F4109" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>si</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001F4109" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="004A2E39" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rezultatai (atsižvelgiant į amžiaus tarpsnio ypatumus): remdamasis patirtimi ir žiniomis, apibūdina šalies kultūrines tradicijas, tradicijų reikšmę, svarbiausius Lietuvos kultūros kūrinius ir reiškinius; paaiškina, kaip įgytos žinios ir įvairios kultūrinės patirtys atveria galimybes kūrybai ir </w:t>
+      </w:r>
+      <w:r w:rsidR="004A2E39" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>pažinimui, jį keičia, praturtina; nusako kultūrinių grupių panašumus ir skirtumus; paaiškina, kodėl nepagrįsti kultūriniai apibendrinimai apie asmenis ir grupes gali būti kenksmingi</w:t>
+      </w:r>
+      <w:r w:rsidR="009C562A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C0D2BC0" w14:textId="0D2B37F0" w:rsidR="009D322F" w:rsidRDefault="00A11991" w:rsidP="00960E91">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:ind w:firstLine="810"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="00442628" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.7. </w:t>
+      </w:r>
+      <w:r w:rsidR="00632235" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="004A2E39" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>kaitmenin</w:t>
+      </w:r>
+      <w:r w:rsidR="001D6895" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>ę</w:t>
+      </w:r>
+      <w:r w:rsidR="004A2E39" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kompetenciją</w:t>
+      </w:r>
+      <w:r w:rsidR="009C562A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00632235" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="009C562A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00632235" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>t.y</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00632235" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="009C562A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> motyvacija ir gebėjimas naudotis skaitmeninėmis technologijomis užduotims atlikti, mokytis, problemoms spręsti, dirbti, bendrauti ir bendradarbiauti, valdyti informaciją, efektyviai, tinkamai, saugiai, kritiškai, savarankiškai ir etiškai kurti ir dalytis skaitmeniniu turiniu</w:t>
+      </w:r>
+      <w:r w:rsidR="004A2E39" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0024558B" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A2E39" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pradinio ugdymo programą baigusio mokinio kompetencijų ugdymo</w:t>
+      </w:r>
+      <w:r w:rsidR="00632235" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00632235" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>si</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00632235" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="004A2E39" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rezultatai (atsižvelgiant į amžiaus tarpsnio ypatumus): </w:t>
+      </w:r>
+      <w:r w:rsidR="0024558B" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>randa, naudoja, kuria ir tobulina nesudėtingą skaitmeninį turinį; pasirenka skaitmenines technologijas, kurios gali būti naudojamos skaitmeniniam turiniui kurti; atpažįsta paprastas technines problemas, kurios kyla, naudojantis skaitmeninėmis technologijomis, ir nustato paprastus jų sprendimo būdus</w:t>
+      </w:r>
+      <w:r w:rsidR="004A2E39" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>; etiškai elgiasi realioje ir skaitmeninėje aplinkoje, paaiškina paprastas autorių teisių ir licencijų taisykles, taikomas skaitmeniniam turiniui, saugo savo ir kitų reputaciją internete; naudoja paprastus būdus, kaip apsaugoti savo ir kitų asmeninius duomenis, privatumą, skaitmeninius prietaisus ir skaitmeninį turinį skaitmeninėje aplinkoje; naudodamasis skaitmeninėmis technologijomis, vadovaujasi saugos reikalavimais; naudojasi paprastais būdais, siekdamas išvengti pavojų ir grėsmių sveikatai, fizinei ir psichologinei gerovei; moka suteikti pirmąją pagalbą</w:t>
+      </w:r>
+      <w:r w:rsidR="009C562A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20173254" w14:textId="77777777" w:rsidR="008613FB" w:rsidRPr="008613FB" w:rsidRDefault="008613FB" w:rsidP="00960E91">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:ind w:firstLine="810"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10543168" w14:textId="2B76DB8E" w:rsidR="009D322F" w:rsidRPr="008613FB" w:rsidRDefault="009C562A" w:rsidP="00960E91">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>IV SKYRIUS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08F80F4B" w14:textId="265D9724" w:rsidR="009D322F" w:rsidRPr="008613FB" w:rsidRDefault="009C562A" w:rsidP="00960E91">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NEFORMALIOJO VAIKŲ ŠVIETIMO </w:t>
+      </w:r>
+      <w:r w:rsidR="007E5363" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MOKYKLOJE </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>ĮGYVENDINIMAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E4E9D08" w14:textId="77777777" w:rsidR="002C1C31" w:rsidRPr="008613FB" w:rsidRDefault="002C1C31" w:rsidP="00960E91">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:ind w:firstLine="810"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51507E42" w14:textId="067136A6" w:rsidR="007E5363" w:rsidRPr="008613FB" w:rsidRDefault="00A11991" w:rsidP="00960E91">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:ind w:firstLine="810"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>10.</w:t>
+      </w:r>
+      <w:r w:rsidR="007447DE" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007E5363" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>Neformalusis vaikų švietimas ir ugdymas mokykloje mokiniams yra laisvai pasirenkamas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0123C2B4" w14:textId="35C5DB94" w:rsidR="007E5363" w:rsidRPr="008613FB" w:rsidRDefault="00A11991" w:rsidP="00960E91">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:ind w:firstLine="810"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r w:rsidR="007447DE" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="001F4109" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>NVŠ</w:t>
+      </w:r>
+      <w:r w:rsidR="007E5363" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> valandos mokykloje numatomos mokyklos einamų mokslo metų pradinio ugdymo programos bendrojo ugdymo plan</w:t>
+      </w:r>
+      <w:r w:rsidR="007447DE" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>e ir skirstomos atsižvelgiant į</w:t>
+      </w:r>
+      <w:r w:rsidR="001F4109" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="007447DE" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007E5363" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>steigėjo nus</w:t>
+      </w:r>
+      <w:r w:rsidR="007447DE" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tatytas sąlygas ir reikalavimus; turimas mokinio krepšelio lėšas; </w:t>
+      </w:r>
+      <w:r w:rsidR="007E5363" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>mokyklos galimybes</w:t>
+      </w:r>
+      <w:r w:rsidR="001F4109" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="007447DE" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001D6895" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>mokinių</w:t>
+      </w:r>
+      <w:r w:rsidR="001F4109" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> saviraiškos poreikius ir interesus; mokini</w:t>
+      </w:r>
+      <w:r w:rsidR="001D6895" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ų tėvų </w:t>
+      </w:r>
+      <w:r w:rsidR="001F4109" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>pageidavimus</w:t>
+      </w:r>
+      <w:r w:rsidR="001D6895" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="007E5363" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>neformaliojo ugdymo organizavimo tradicijas, neformaliojo ugdymo krypčių įvairovės užtikrinimą,</w:t>
+      </w:r>
+      <w:r w:rsidR="007447DE" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007E5363" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>neformaliojo ugdymo trukmę.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53F12ECF" w14:textId="3D371FBC" w:rsidR="007E5363" w:rsidRPr="008613FB" w:rsidRDefault="00A11991" w:rsidP="00960E91">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:ind w:firstLine="810"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r w:rsidR="007447DE" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="001F4109" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NVŠ </w:t>
+      </w:r>
+      <w:r w:rsidR="007A6419">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ugdymo veiklos </w:t>
+      </w:r>
+      <w:r w:rsidR="001F4109" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>mokykloje apmokamas iš m</w:t>
+      </w:r>
+      <w:r w:rsidR="007E5363" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">okinio krepšelio lėšų. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4860F4C6" w14:textId="76D58C08" w:rsidR="007E5363" w:rsidRPr="008613FB" w:rsidRDefault="00A11991" w:rsidP="00960E91">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:ind w:firstLine="810"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>13</w:t>
+      </w:r>
+      <w:r w:rsidR="007447DE" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="001F4109" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>NVŠ</w:t>
+      </w:r>
+      <w:r w:rsidR="007E5363" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001F4109" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ugdymo veikloms </w:t>
+      </w:r>
+      <w:r w:rsidR="007E5363" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">organizuoti </w:t>
+      </w:r>
+      <w:r w:rsidR="001F4109" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>mokinių</w:t>
+      </w:r>
+      <w:r w:rsidR="007E5363" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> grupės komplektuojamos gali b</w:t>
+      </w:r>
+      <w:r w:rsidR="007447DE" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ūti iš vienos ar kelių klasių. </w:t>
+      </w:r>
+      <w:r w:rsidR="007E5363" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mokinių skaičius vienoje neformaliojo švietimo grupėje numatomas toks, koks numatytas mokyklos pradinio ugdymo programos bendrojo ugdymo plane. </w:t>
+      </w:r>
+      <w:r w:rsidR="001F4109" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>Mokinių</w:t>
+      </w:r>
+      <w:r w:rsidR="007E5363" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> skaičius neformaliojo vaikų švietimo grupėje </w:t>
+      </w:r>
+      <w:r w:rsidR="001F4109" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mokslo </w:t>
+      </w:r>
+      <w:r w:rsidR="007E5363" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>metų eigoje gali kisti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35F6C99B" w14:textId="58B63E18" w:rsidR="007E5363" w:rsidRPr="008613FB" w:rsidRDefault="00A11991" w:rsidP="00960E91">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:ind w:firstLine="810"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>14</w:t>
+      </w:r>
+      <w:r w:rsidR="007447DE" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00411DF6" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>NVŠ</w:t>
+      </w:r>
+      <w:r w:rsidR="007E5363" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00411DF6" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>ugdymo veiklos mokiniams</w:t>
+      </w:r>
+      <w:r w:rsidR="007E5363" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> prasideda rugsėjo mėnesį, o </w:t>
+      </w:r>
+      <w:r w:rsidR="00411DF6" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ugdymo </w:t>
+      </w:r>
+      <w:r w:rsidR="007E5363" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">veiklos pabaiga sutampa su mokslo metų ugdomosios veiklos pabaiga. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CF6EF75" w14:textId="2B2BD164" w:rsidR="00730FCB" w:rsidRPr="008613FB" w:rsidRDefault="00A11991" w:rsidP="00960E91">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:ind w:firstLine="810"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00730FCB" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. NVŠ </w:t>
+      </w:r>
+      <w:r w:rsidR="007A6419">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ugdymo </w:t>
+      </w:r>
+      <w:r w:rsidR="00730FCB" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>valandos skiriamos mokinių kompetencijų ugdymui(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00730FCB" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>si</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00730FCB" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57A107D7" w14:textId="01A74F2E" w:rsidR="007E5363" w:rsidRPr="008613FB" w:rsidRDefault="00A11991" w:rsidP="00960E91">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:ind w:firstLine="810"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>16</w:t>
+      </w:r>
+      <w:r w:rsidR="007447DE" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00436D1A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>I – IV klasi</w:t>
+      </w:r>
+      <w:r w:rsidR="00436D1A" w:rsidRPr="00CA04CC">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ų </w:t>
+      </w:r>
+      <w:r w:rsidR="00436D1A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mokinių tėvai(globėjai) per pirmas penkias naujųjų mokslo metų darbo dienas  pristato prašymus </w:t>
+      </w:r>
+      <w:r w:rsidR="00531E98">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(1 priedas) </w:t>
+      </w:r>
+      <w:r w:rsidR="00436D1A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dėl </w:t>
+      </w:r>
+      <w:r w:rsidR="00566839" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mokinio</w:t>
+      </w:r>
+      <w:r w:rsidR="00436D1A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00566839" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>neformaliojo ugdymo veiklos</w:t>
+      </w:r>
+      <w:r w:rsidR="00436D1A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lankymo naujaisiais mokslo metais</w:t>
+      </w:r>
+      <w:r w:rsidR="00566839" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3585C5CC" w14:textId="6368281A" w:rsidR="007E5363" w:rsidRPr="008613FB" w:rsidRDefault="00A11991" w:rsidP="00960E91">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:ind w:firstLine="810"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>17</w:t>
+      </w:r>
+      <w:r w:rsidR="007447DE" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00411DF6" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>NVŠ</w:t>
+      </w:r>
+      <w:r w:rsidR="007447DE" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> programos rengiamos</w:t>
+      </w:r>
+      <w:r w:rsidR="007E5363" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pagal Bendrųjų iš valstybės ar savivaldybių biudžetų finansuojamų neformaliojo švietimo programų</w:t>
+      </w:r>
+      <w:r w:rsidR="001D6895" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kriterijų aprašą (2022) ir,</w:t>
+      </w:r>
+      <w:r w:rsidR="007447DE" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> jas</w:t>
+      </w:r>
+      <w:r w:rsidR="007E5363" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> patvirtinus direkto</w:t>
+      </w:r>
+      <w:r w:rsidR="007447DE" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>riaus įsakymu, gali būti vykdomos</w:t>
+      </w:r>
+      <w:r w:rsidR="007E5363" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00411DF6" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vieneriems metams arba </w:t>
+      </w:r>
+      <w:r w:rsidR="007E5363" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">iki </w:t>
+      </w:r>
+      <w:r w:rsidR="00411DF6" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>ketverių</w:t>
+      </w:r>
+      <w:r w:rsidR="007E5363" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mokslo metų. Jei</w:t>
+      </w:r>
+      <w:r w:rsidR="00411DF6" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gu programa vykdoma ilgiau nei </w:t>
+      </w:r>
+      <w:r w:rsidR="00411DF6" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00411DF6" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> metus, bent kartą per 4</w:t>
+      </w:r>
+      <w:r w:rsidR="007E5363" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> metus turėtų būti į(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="007E5363" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>si</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007E5363" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>)vertinta jos vykdymo kokybė.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B1DB57A" w14:textId="1FBCCA29" w:rsidR="00436D1A" w:rsidRPr="008613FB" w:rsidRDefault="00A11991" w:rsidP="00960E91">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:ind w:firstLine="810"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA04CC">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>18.</w:t>
+      </w:r>
+      <w:r w:rsidR="00436D1A" w:rsidRPr="00CA04CC">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00436D1A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>Mokytojai, ketinantys vykdyti NVŠ ugdymo veiklas</w:t>
+      </w:r>
+      <w:r w:rsidR="00581180" w:rsidRPr="00581180">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00581180">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>naujais mokslo metais</w:t>
+      </w:r>
+      <w:r w:rsidR="00436D1A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, iki </w:t>
+      </w:r>
+      <w:r w:rsidR="00531E98">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mokslo metų pabaigos </w:t>
+      </w:r>
+      <w:r w:rsidR="00436D1A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pateikia </w:t>
+      </w:r>
+      <w:r w:rsidR="00531E98">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">direktoriui </w:t>
+      </w:r>
+      <w:r w:rsidR="00436D1A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">prašymą </w:t>
+      </w:r>
+      <w:r w:rsidR="00531E98">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>dėl ketinamų vykdyti NVŠ veiklų</w:t>
+      </w:r>
+      <w:r w:rsidR="00581180">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. Prieš naujus</w:t>
+      </w:r>
+      <w:r w:rsidR="00531E98" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mokslo met</w:t>
+      </w:r>
+      <w:r w:rsidR="00581180">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>us</w:t>
+      </w:r>
+      <w:r w:rsidR="00531E98" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00581180">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>pateikia direktoriaus tvirtinimui</w:t>
+      </w:r>
+      <w:r w:rsidR="00531E98" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00436D1A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>neformaliojo vaikų švietimo programą</w:t>
+      </w:r>
+      <w:r w:rsidR="00581180">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2 priedas)</w:t>
+      </w:r>
+      <w:r w:rsidR="00436D1A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71C78563" w14:textId="599BA33F" w:rsidR="007E5363" w:rsidRPr="008613FB" w:rsidRDefault="00A11991" w:rsidP="00960E91">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:ind w:firstLine="810"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="007447DE" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9. </w:t>
+      </w:r>
+      <w:r w:rsidR="00411DF6" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>NVŠ</w:t>
+      </w:r>
+      <w:r w:rsidR="007E5363" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> valandos mokytojui skiriamos mokyklos direktor</w:t>
+      </w:r>
+      <w:r w:rsidR="007447DE" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">iaus įsakymu iki rugsėjo 15 d. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A9D8CB6" w14:textId="1F4B992D" w:rsidR="00730FCB" w:rsidRPr="008613FB" w:rsidRDefault="00A11991" w:rsidP="00960E91">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:ind w:firstLine="810"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">20. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C55880" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>Karantino, ekstremalios situacijos ar įvykio, keliančio pavojų mokinių sveikatai ir gyvybei laikotarpiu, neformaliojo ugdymo veiklos gali būti vykdomas nuotoliniu būdu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E55169D" w14:textId="08CDFB75" w:rsidR="007E5363" w:rsidRPr="008613FB" w:rsidRDefault="00A11991" w:rsidP="00960E91">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:ind w:firstLine="810"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>21</w:t>
+      </w:r>
+      <w:r w:rsidR="007447DE" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00411DF6" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>NVŠ</w:t>
+      </w:r>
+      <w:r w:rsidR="007E5363" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mokytojai mokinių veiklos rezultatus ne rečiau kaip vieną kartą per mokslo metus demonstruoja organizuodami parodas, koncertus, konkursus, viktorinas, šventes, varžybas, kitus renginius mokykloje, seniūnijoje arba mieste.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71512B05" w14:textId="43960FB0" w:rsidR="007E5363" w:rsidRPr="008613FB" w:rsidRDefault="00A11991" w:rsidP="00960E91">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:ind w:firstLine="810"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>22</w:t>
+      </w:r>
+      <w:r w:rsidR="007447DE" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="007E5363" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Likus ne mažiau kaip penkioms darbo dienoms iki </w:t>
+      </w:r>
+      <w:r w:rsidR="00411DF6" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NVŠ mokytojo </w:t>
+      </w:r>
+      <w:r w:rsidR="007E5363" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>atostogų pradžios, mokytoja</w:t>
+      </w:r>
+      <w:r w:rsidR="00581180">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="007E5363" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> atsiskaito už neformaliojo vaikų švietimo veiklos rezultatus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="128141F6" w14:textId="5908FB32" w:rsidR="003A2B0D" w:rsidRPr="008613FB" w:rsidRDefault="00A11991" w:rsidP="00960E91">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:ind w:firstLine="810"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>23</w:t>
+      </w:r>
+      <w:r w:rsidR="007447DE" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="007E5363" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>Mokykla informaciją apie mokykloje vykdomą neformalųjį vaikų švietimą skelbia mokyklos internetinėje svetainėje.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73C8649A" w14:textId="77777777" w:rsidR="00C02C85" w:rsidRPr="008613FB" w:rsidRDefault="00C02C85" w:rsidP="00960E91">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:ind w:firstLine="810"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69C8557D" w14:textId="77777777" w:rsidR="009D322F" w:rsidRPr="008613FB" w:rsidRDefault="009C562A" w:rsidP="00960E91">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>V SKYRIUS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45848BD4" w14:textId="77777777" w:rsidR="009D322F" w:rsidRPr="008613FB" w:rsidRDefault="009C562A" w:rsidP="00960E91">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>NEFORMALIOJO VAIKŲ ŠVIETIMO PRIEINAMUMAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08F521AE" w14:textId="77777777" w:rsidR="009D322F" w:rsidRPr="008613FB" w:rsidRDefault="009D322F" w:rsidP="00960E91">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:ind w:firstLine="810"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F19C5A3" w14:textId="22F70BFD" w:rsidR="009D322F" w:rsidRPr="008613FB" w:rsidRDefault="00A11991" w:rsidP="00960E91">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:ind w:firstLine="810"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>24</w:t>
+      </w:r>
+      <w:r w:rsidR="009C562A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. NVŠ prieinamumo siekiama </w:t>
+      </w:r>
+      <w:r w:rsidR="007558BE" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>valstybės, savivaldybės ir švietimo teikėjo</w:t>
+      </w:r>
+      <w:r w:rsidR="009C562A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lygmenimis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B7A0CE3" w14:textId="05E9B76B" w:rsidR="007558BE" w:rsidRPr="008613FB" w:rsidRDefault="00A11991" w:rsidP="00960E91">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:ind w:firstLine="810"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>24.1</w:t>
+      </w:r>
+      <w:r w:rsidR="007558BE" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. Valstybė, siekdama prieinamumo užtikrinimo:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="244D2E9E" w14:textId="51834FF2" w:rsidR="007558BE" w:rsidRPr="008613FB" w:rsidRDefault="00A11991" w:rsidP="00960E91">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:ind w:firstLine="810"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>24</w:t>
+      </w:r>
+      <w:r w:rsidR="000278F2" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>.1.1. S</w:t>
+      </w:r>
+      <w:r w:rsidR="007558BE" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>kiria valstybės biudžeto lėšų NVŠ finansavimui;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4002282F" w14:textId="5DDCC84E" w:rsidR="007558BE" w:rsidRPr="008613FB" w:rsidRDefault="00A11991" w:rsidP="00960E91">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:ind w:firstLine="810"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>24</w:t>
+      </w:r>
+      <w:r w:rsidR="000278F2" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>.1.2. N</w:t>
+      </w:r>
+      <w:r w:rsidR="007558BE" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ustato nacionalinius prioritetus, skatinančius didesnę NVŠ programų įvairovę, specialiųjų ugdymosi poreikių </w:t>
+      </w:r>
+      <w:r w:rsidR="004D6821" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(toliau – SUP) </w:t>
+      </w:r>
+      <w:r w:rsidR="007558BE" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">turinčių vaikų </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="007558BE" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>įtrauktį</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007558BE" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DCC632D" w14:textId="538B9510" w:rsidR="007558BE" w:rsidRPr="008613FB" w:rsidRDefault="00A11991" w:rsidP="00960E91">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:ind w:firstLine="810"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>24</w:t>
+      </w:r>
+      <w:r w:rsidR="000278F2" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>.1.3. A</w:t>
+      </w:r>
+      <w:r w:rsidR="007558BE" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>tsižvelgdama į savivaldybės vykdomo NVŠ kokybės vertinimo išvadas, inicijuoja ir (ar) finansuoja NVŠ teikėjų kvalifikacijos tobuli</w:t>
+      </w:r>
+      <w:r w:rsidR="001D6895" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nimą ir NVŠ teikėjų, dirbančių </w:t>
+      </w:r>
+      <w:r w:rsidR="007558BE" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">su SUP turinčiais vaikais, kvalifikacijos tobulinimą. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52CCF671" w14:textId="00A8069D" w:rsidR="007558BE" w:rsidRPr="008613FB" w:rsidRDefault="00A11991" w:rsidP="00960E91">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:ind w:firstLine="810"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>24</w:t>
+      </w:r>
+      <w:r w:rsidR="007558BE" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.2. </w:t>
+      </w:r>
+      <w:r w:rsidR="004D6821" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="007558BE" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>avivaldybė, siekdama prieinamumo užtikrinimo:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C172698" w14:textId="1FF30A1B" w:rsidR="007558BE" w:rsidRPr="008613FB" w:rsidRDefault="00A11991" w:rsidP="00960E91">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:ind w:firstLine="810"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>24</w:t>
+      </w:r>
+      <w:r w:rsidR="000278F2" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>.2.1. F</w:t>
+      </w:r>
+      <w:r w:rsidR="007558BE" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>inansuoja savo įsteigtų institucijų vykdomą NVŠ</w:t>
+      </w:r>
+      <w:r w:rsidR="007558BE" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ABAC254" w14:textId="13ACD81E" w:rsidR="007558BE" w:rsidRPr="008613FB" w:rsidRDefault="00A11991" w:rsidP="00960E91">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:ind w:firstLine="810"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>24</w:t>
+      </w:r>
+      <w:r w:rsidR="000278F2" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>.2.3. Į</w:t>
+      </w:r>
+      <w:r w:rsidR="007558BE" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vertinusi </w:t>
+      </w:r>
+      <w:r w:rsidR="000278F2" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>galimybes, nustato pavėžėjimo į</w:t>
+      </w:r>
+      <w:r w:rsidR="007558BE" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(iš) NVŠ vykdymo vietos tvarką ir ją įgyvendina; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29BDDD3E" w14:textId="50AD5C20" w:rsidR="007558BE" w:rsidRPr="008613FB" w:rsidRDefault="00A11991" w:rsidP="00960E91">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:ind w:firstLine="810"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>24</w:t>
+      </w:r>
+      <w:r w:rsidR="000278F2" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>.2.4. N</w:t>
+      </w:r>
+      <w:r w:rsidR="007558BE" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>umato priemones didesniam SUP turinčių vaikų dalyvavimui NVŠ ir NVŠ krypčių įvairovei;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73DD6D5C" w14:textId="1445D2A5" w:rsidR="007558BE" w:rsidRPr="008613FB" w:rsidRDefault="00A11991" w:rsidP="00960E91">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:ind w:firstLine="810"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>24</w:t>
+      </w:r>
+      <w:r w:rsidR="007558BE" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.2.5. SUP turintiems vaikams </w:t>
+      </w:r>
+      <w:r w:rsidR="007558BE" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ir vaikams, kurie gauna socialinę paramą pagal Lietuvos Respublikos socialinės paramos mokiniams įstatymą, </w:t>
+      </w:r>
+      <w:r w:rsidR="007558BE" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>nustato mažesnį mokestį už NVŠ ar pilnai jį kompensuoja;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10B95A76" w14:textId="71B42F7A" w:rsidR="007558BE" w:rsidRPr="008613FB" w:rsidRDefault="00A11991" w:rsidP="00960E91">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:ind w:firstLine="810"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>24</w:t>
+      </w:r>
+      <w:r w:rsidR="000278F2" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>.2.6. S</w:t>
+      </w:r>
+      <w:r w:rsidR="007558BE" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>iekia, kad NVŠ įgyvendintų kuo aukštesnę kvalifikaciją turintys asmenys, rūpinasi jų kompetencijų tobulinimu;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25974AF7" w14:textId="73C71CBB" w:rsidR="007558BE" w:rsidRPr="008613FB" w:rsidRDefault="00A11991" w:rsidP="00960E91">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:ind w:firstLine="810"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>24</w:t>
+      </w:r>
+      <w:r w:rsidR="000278F2" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.2.7. T</w:t>
+      </w:r>
+      <w:r w:rsidR="007558BE" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eikia metodinę pagalbą NVŠ teikėjams, ugdantiems SUP turinčius vaikus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ABFC53F" w14:textId="1C15A624" w:rsidR="009D322F" w:rsidRPr="008613FB" w:rsidRDefault="00A11991" w:rsidP="00960E91">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:ind w:firstLine="810"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>24.3</w:t>
+      </w:r>
+      <w:r w:rsidR="007558BE" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. Mokykla,</w:t>
+      </w:r>
+      <w:r w:rsidR="009C562A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007558BE" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>siekdama prieinamumo užtikrinimo</w:t>
+      </w:r>
+      <w:r w:rsidR="009C562A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09FEE339" w14:textId="731D3287" w:rsidR="009D322F" w:rsidRPr="008613FB" w:rsidRDefault="00A11991" w:rsidP="00960E91">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:ind w:firstLine="810"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>24</w:t>
+      </w:r>
+      <w:r w:rsidR="008613FB" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>.3</w:t>
+      </w:r>
+      <w:r w:rsidR="000278F2" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>.1. S</w:t>
+      </w:r>
+      <w:r w:rsidR="009C562A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">udaro galimybes NVŠ dalyvauti </w:t>
+      </w:r>
+      <w:r w:rsidR="000278F2" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>mokykloje besimokantiems mokiniams</w:t>
+      </w:r>
+      <w:r w:rsidR="009C562A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="125FB350" w14:textId="5F2D713B" w:rsidR="009D322F" w:rsidRPr="008613FB" w:rsidRDefault="00A11991" w:rsidP="00960E91">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:ind w:firstLine="810"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>24</w:t>
+      </w:r>
+      <w:r w:rsidR="008613FB" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>.3</w:t>
+      </w:r>
+      <w:r w:rsidR="009C562A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.2. NVŠ vykdo </w:t>
+      </w:r>
+      <w:r w:rsidR="000278F2" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>mokiniams</w:t>
+      </w:r>
+      <w:r w:rsidR="009C562A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lengvai pasiekiamose vietose – arčiau gyvenamosios vietos ar švietimo įstaigos, kurią </w:t>
+      </w:r>
+      <w:r w:rsidR="000278F2" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>mokinys</w:t>
+      </w:r>
+      <w:r w:rsidR="009C562A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lanko;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C6EC0FA" w14:textId="78E4F13F" w:rsidR="009D322F" w:rsidRPr="008613FB" w:rsidRDefault="00A11991" w:rsidP="00960E91">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:ind w:firstLine="810"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>24</w:t>
+      </w:r>
+      <w:r w:rsidR="008613FB" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>.3</w:t>
+      </w:r>
+      <w:r w:rsidR="000278F2" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>.3. T</w:t>
+      </w:r>
+      <w:r w:rsidR="009C562A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">iria NVŠ poreikį, pagal kurį siūlo ir pritaiko programas (vaikų amžius, </w:t>
+      </w:r>
+      <w:r w:rsidR="000278F2" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>specialieji ugdymo(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000278F2" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>si</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000278F2" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) poreikiai, </w:t>
+      </w:r>
+      <w:r w:rsidR="009C562A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>ugdymo kryptis, vietovė, kita).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E6C43F8" w14:textId="77A869F6" w:rsidR="00240182" w:rsidRPr="008613FB" w:rsidRDefault="00A11991" w:rsidP="00960E91">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:ind w:firstLine="810"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>25.</w:t>
+      </w:r>
+      <w:r w:rsidR="00240182" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nuosekliai kuria prielaidas:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A784C78" w14:textId="03F9D4BB" w:rsidR="00240182" w:rsidRPr="008613FB" w:rsidRDefault="00A11991" w:rsidP="00960E91">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:ind w:firstLine="810"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>25</w:t>
+      </w:r>
+      <w:r w:rsidR="00240182" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="008613FB" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00240182" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. Didinti NVŠ galimybėmis pasinaudojusių mokinių skaičių;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48D0A465" w14:textId="7BCBF4CD" w:rsidR="00240182" w:rsidRPr="008613FB" w:rsidRDefault="00A11991" w:rsidP="00960E91">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:ind w:firstLine="810"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>25</w:t>
+      </w:r>
+      <w:r w:rsidR="008613FB" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>.2</w:t>
+      </w:r>
+      <w:r w:rsidR="00240182" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Didinti SUP turinčių mokinių dalyvavimą; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="336085A0" w14:textId="1195A805" w:rsidR="00240182" w:rsidRPr="008613FB" w:rsidRDefault="00A11991" w:rsidP="00960E91">
+      <w:pPr>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:ind w:firstLine="810"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="center"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>25</w:t>
+      </w:r>
+      <w:r w:rsidR="00240182" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.3. Didinti NVŠ programų krypčių įvairovę mokykloje, kad būtų vykdomos </w:t>
+      </w:r>
+      <w:r w:rsidR="00240182" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>neformaliojo vaikų švietimo kryptys, aktualios ir papildančios formalųjį ugdymą ir Mokyklos strateginį bei metinius planus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A15D184" w14:textId="60D9E357" w:rsidR="00240182" w:rsidRPr="008613FB" w:rsidRDefault="00A11991" w:rsidP="00960E91">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:ind w:firstLine="810"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>25</w:t>
+      </w:r>
+      <w:r w:rsidR="008613FB" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>.4</w:t>
+      </w:r>
+      <w:r w:rsidR="00240182" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. Didinti vaikų, dalyvaujančių STEAM krypčių neformaliojo švietimo programose;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F1906DA" w14:textId="33166D8B" w:rsidR="00240182" w:rsidRPr="008613FB" w:rsidRDefault="00A11991" w:rsidP="00960E91">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:ind w:firstLine="810"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>25</w:t>
+      </w:r>
+      <w:r w:rsidR="008613FB" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.5</w:t>
+      </w:r>
+      <w:r w:rsidR="00240182" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Tobulinti NVŠ mokytojų gebėjimus ugdyti mokinių kompetencijas ir jas vertinti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BEEECE5" w14:textId="77777777" w:rsidR="000C7CF5" w:rsidRDefault="000C7CF5" w:rsidP="00960E91">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22D5F473" w14:textId="77777777" w:rsidR="009D322F" w:rsidRPr="008613FB" w:rsidRDefault="009C562A" w:rsidP="00960E91">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>VI SKYRIUS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="050FAA8F" w14:textId="77777777" w:rsidR="009D322F" w:rsidRPr="008613FB" w:rsidRDefault="009C562A" w:rsidP="00960E91">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>NEFORMALIOJO VAIKŲ ŠVIETIMO FINANSAVIMAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="450EEE11" w14:textId="77777777" w:rsidR="009D322F" w:rsidRPr="008613FB" w:rsidRDefault="009D322F" w:rsidP="00960E91">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:ind w:firstLine="810"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68CFCBE7" w14:textId="4C8716C0" w:rsidR="009D322F" w:rsidRPr="008613FB" w:rsidRDefault="008613FB" w:rsidP="00960E91">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+          <w:tab w:val="left" w:pos="1560"/>
+        </w:tabs>
+        <w:ind w:firstLine="810"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>26</w:t>
+      </w:r>
+      <w:r w:rsidR="009C562A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Valstybės ar savivaldybės biudžeto NVŠ skiriamomis lėšomis </w:t>
+      </w:r>
+      <w:r w:rsidR="00311F7F" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>užtikrinama teisė</w:t>
+      </w:r>
+      <w:r w:rsidR="009C562A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> visi</w:t>
+      </w:r>
+      <w:r w:rsidR="00311F7F" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>ems vaikams</w:t>
+      </w:r>
+      <w:r w:rsidR="009C562A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06CE52EF" w14:textId="312F9883" w:rsidR="009D322F" w:rsidRPr="008613FB" w:rsidRDefault="008613FB" w:rsidP="00960E91">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+          <w:tab w:val="left" w:pos="1560"/>
+        </w:tabs>
+        <w:ind w:firstLine="810"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>27</w:t>
+      </w:r>
+      <w:r w:rsidR="009C562A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. NVŠ programoms, atitinkančioms Bendruosius programų kriterijus, finansuoti, </w:t>
+      </w:r>
+      <w:r w:rsidR="0076430E" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">valstybė skiria biudžeto lėšas, </w:t>
+      </w:r>
+      <w:r w:rsidR="009C562A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vadovaudamasi lėšų vienam vaikui skyrimo principu: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34505186" w14:textId="03521989" w:rsidR="009D322F" w:rsidRPr="008613FB" w:rsidRDefault="008613FB" w:rsidP="00960E91">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+          <w:tab w:val="left" w:pos="1418"/>
+          <w:tab w:val="left" w:pos="1985"/>
+        </w:tabs>
+        <w:ind w:firstLine="810"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>27</w:t>
+      </w:r>
+      <w:r w:rsidR="0076430E" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>.1. V</w:t>
+      </w:r>
+      <w:r w:rsidR="009C562A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>aiko dalyvavimas bendrojo ugdymo moky</w:t>
+      </w:r>
+      <w:r w:rsidR="0076430E" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>kloje vykdomoje NVŠ programoje(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009C562A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>ose</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009C562A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) valstybės biudžeto lėšomis finansuojamas, vadovaujantis </w:t>
+      </w:r>
+      <w:r w:rsidR="009C562A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mokymo lėšų apskaičiavimo, paskirstymo ir panaudojimo tvarkos aprašu, patvirtintu Lietuvos Respublikos Vyriausybės 2018 m. liepos 11 d. </w:t>
+      </w:r>
+      <w:r w:rsidR="009C562A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>nutarimu Nr. 679 „Dėl Mokymo lėšų apskaičiavimo, paskirstymo ir panaudojimo tvarkos aprašo patvirtinimo“</w:t>
+      </w:r>
+      <w:r w:rsidR="009C562A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08544C16" w14:textId="6667744C" w:rsidR="009D322F" w:rsidRPr="008613FB" w:rsidRDefault="008613FB" w:rsidP="00960E91">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+          <w:tab w:val="left" w:pos="1418"/>
+          <w:tab w:val="left" w:pos="1985"/>
+        </w:tabs>
+        <w:ind w:firstLine="810"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>27</w:t>
+      </w:r>
+      <w:r w:rsidR="0076430E" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>.2. V</w:t>
+      </w:r>
+      <w:r w:rsidR="001D6895" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>aiko</w:t>
+      </w:r>
+      <w:r w:rsidR="009C562A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dalyvavimas vienoje NVŠ programoje finansuojamas valstybės biudžeto lėšomis, vadovaujantis </w:t>
+      </w:r>
+      <w:r w:rsidR="009C562A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Neformaliojo vaikų švietimo programų finansavimo ir administravimo </w:t>
+      </w:r>
+      <w:r w:rsidR="009C562A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>tvarkos aprašu, patvirtintu Lietuvos Respublikos švietimo, mokslo ir sporto</w:t>
+      </w:r>
+      <w:r w:rsidR="001D6895" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ministro 2022 m. sausio 10 d. </w:t>
+      </w:r>
+      <w:r w:rsidR="009C562A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>įsakymu Nr. V-46 „Dėl</w:t>
+      </w:r>
+      <w:r w:rsidR="001D6895" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009C562A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>Neformaliojo vaikų švietimo programų finansavimo ir administravimo tvarkos aprašo patvirtinimo“ (išskyrus Koncepcijos 19.1 papunktyje num</w:t>
+      </w:r>
+      <w:r w:rsidR="00E15773" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>atytą atvejį).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C3363D3" w14:textId="560FC2C0" w:rsidR="009D322F" w:rsidRPr="008613FB" w:rsidRDefault="008613FB" w:rsidP="00960E91">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
+        <w:ind w:firstLine="810"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>28</w:t>
+      </w:r>
+      <w:r w:rsidR="009C562A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Edukacinės veiklos valstybės biudžeto lėšomis yra finansuojamos šių veiklų ir paslaugų finansavimą reglamentuojančiuose teisės aktuose nustatyta tvarka ir principais. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33B83B45" w14:textId="0355344B" w:rsidR="009D322F" w:rsidRPr="008613FB" w:rsidRDefault="008613FB" w:rsidP="00960E91">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:ind w:firstLine="810"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>29</w:t>
+      </w:r>
+      <w:r w:rsidR="009A507D" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="009C562A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> NVŠ gali būti finansuojamas ir </w:t>
+      </w:r>
+      <w:r w:rsidR="00E15773" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">teikiant kitų </w:t>
+      </w:r>
+      <w:r w:rsidR="0076430E" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">įstaigų, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E15773" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>asmenų mokamas paslaugas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DC68468" w14:textId="77777777" w:rsidR="009D322F" w:rsidRPr="008613FB" w:rsidRDefault="009D322F" w:rsidP="00960E91">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:ind w:firstLine="810"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03D2686B" w14:textId="77777777" w:rsidR="009D322F" w:rsidRPr="008613FB" w:rsidRDefault="009C562A" w:rsidP="00960E91">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>VII SKYRIUS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39FC9428" w14:textId="12E3A0BF" w:rsidR="009D322F" w:rsidRPr="008613FB" w:rsidRDefault="0076430E" w:rsidP="00960E91">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:strike/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>NEFORMALAUS VAIKŲ ŠVIETIMO</w:t>
+      </w:r>
+      <w:r w:rsidR="009C562A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> KOKYBĖ</w:t>
+      </w:r>
+      <w:r w:rsidR="009103B7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>S UŽTIKRINIMAS</w:t>
+      </w:r>
+      <w:r w:rsidR="009C562A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> IR JOS VERTINIMAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29CCA0B8" w14:textId="77777777" w:rsidR="009D322F" w:rsidRPr="008613FB" w:rsidRDefault="009D322F" w:rsidP="00960E91">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:ind w:firstLine="810"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A3E72AF" w14:textId="7B0FAEB2" w:rsidR="009D322F" w:rsidRPr="008613FB" w:rsidRDefault="008613FB" w:rsidP="00960E91">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:ind w:firstLine="810"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>30</w:t>
+      </w:r>
+      <w:r w:rsidR="009C562A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. NVŠ kokybės siekis yra nuolatinis procesas, kuris pasižymi keturiais pagrindiniais etapais: planavimu, įgyvendinimu, vertinimu ir tobulinimu. NVŠ kokybę vertinti padeda stebėsena, tyrimai, veiklos įsivertinimas, išorinis vertinimas, veiklos ataskaitos ir kt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="728386FC" w14:textId="3D77A50A" w:rsidR="00C66143" w:rsidRPr="008613FB" w:rsidRDefault="008613FB" w:rsidP="00960E91">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:ind w:firstLine="810"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>31</w:t>
+      </w:r>
+      <w:r w:rsidR="00C66143" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Už NVŠ kokybę tiesiogiai atsako švietimo teikėjas ir </w:t>
+      </w:r>
+      <w:r w:rsidR="00C66143" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>mokytojas</w:t>
+      </w:r>
+      <w:r w:rsidR="00C66143" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ugdantis mokinius pagal neformaliojo </w:t>
+      </w:r>
+      <w:r w:rsidR="0076430E" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vaikų </w:t>
+      </w:r>
+      <w:r w:rsidR="00C66143" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">švietimo programą. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46D7F797" w14:textId="1A9195F1" w:rsidR="00C66143" w:rsidRPr="008613FB" w:rsidRDefault="008613FB" w:rsidP="00960E91">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:ind w:firstLine="810"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>32</w:t>
+      </w:r>
+      <w:r w:rsidR="0076430E" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Švietimo teikėjas: </w:t>
+      </w:r>
+      <w:r w:rsidR="00C66143" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">planuoja NVŠ </w:t>
+      </w:r>
+      <w:r w:rsidR="0076430E" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>neformaliojo ugdymo krypčių ugdymo</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF5457">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0076430E" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">veiklas; </w:t>
+      </w:r>
+      <w:r w:rsidR="00C66143" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>kartu su NVŠ mokytoju rengia ir įgyvendina mokyklos direktoriaus patvirtintas NVŠ progr</w:t>
+      </w:r>
+      <w:r w:rsidR="0076430E" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">amas, organizuoja edukacines veiklas; </w:t>
+      </w:r>
+      <w:r w:rsidR="00C66143" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>rūpinasi NVŠ mokytojų ir kitų NVŠ įgyvendinančių darbu</w:t>
+      </w:r>
+      <w:r w:rsidR="0076430E" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>otojų kvalifikacijos tobulinimu;</w:t>
+      </w:r>
+      <w:r w:rsidR="00C66143" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> savo nustatyta tvarka kasmet įsivertina NVŠ kokybę.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CC95129" w14:textId="4B992184" w:rsidR="00240182" w:rsidRPr="008613FB" w:rsidRDefault="008613FB" w:rsidP="00960E91">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:ind w:firstLine="810"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>33</w:t>
+      </w:r>
+      <w:r w:rsidR="00237FEA" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Steigėjas savo nustatyta tvarka ir atsižvelgdamas į </w:t>
+      </w:r>
+      <w:r w:rsidR="00237FEA" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Neformaliojo vaikų švietimo ir jo teikėjų veiklos kokybės užtikrinimo metodiką</w:t>
+      </w:r>
+      <w:r w:rsidR="00237FEA" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>, patvirtintą Lietuvos Respublikos švietimo, mokslo ir sporto ministro 2019 m. ko</w:t>
+      </w:r>
+      <w:r w:rsidR="009A507D" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vo 28 d. įsakymu Nr. V-342 „Dėl </w:t>
+      </w:r>
+      <w:r w:rsidR="00237FEA" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>Neformaliojo vaikų švietimo ir jo teikėjų veiklos kokybės užtikrinimo metodikos patvirtinimo“</w:t>
+      </w:r>
+      <w:r w:rsidR="00237FEA" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00237FEA" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>bent kartą per 5 metus, jei Steigėjas nenustatė kitaip, organizuoja išorinį NVŠ kokybės vertinimą, planuoja priemones stebėsenai, NVŠ kokybei gerinti ir jas įgyvendina Kokybės vertinimui ir kokybės gerinimui gali būti naudojamos Steigėjo, NVŠ teikėjo ar kitos lėšos.</w:t>
+      </w:r>
+      <w:r w:rsidR="00240182" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B1964CE" w14:textId="3A1DDD7C" w:rsidR="00237FEA" w:rsidRPr="008613FB" w:rsidRDefault="008613FB" w:rsidP="00960E91">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:ind w:firstLine="810"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>34</w:t>
+      </w:r>
+      <w:r w:rsidR="00240182" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. Švietimo, mokslo ir sporto ministerija (ŠMSM) rengia rekomendacijas dėl NVŠ, vykdomo pagal NVŠ programas, kokybės vertinimo ir (arba) įsivertinimo proceso vykdymo. ŠMSM įgaliota institucija pagal kompetenciją kaupia ir analizuoja NVŠ kokybės vertinimo išvadas ir kitus stebėsenos duomenis, planuoja kvalifikacijos tobulinimo ir kitas priemones NVŠ kokybei gerinti. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53EA067B" w14:textId="4057A3F0" w:rsidR="009D322F" w:rsidRPr="008613FB" w:rsidRDefault="008613FB" w:rsidP="00960E91">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:ind w:firstLine="810"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>35</w:t>
+      </w:r>
+      <w:r w:rsidR="009C562A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. NVŠ finansavimas yra si</w:t>
+      </w:r>
+      <w:r w:rsidR="00C66143" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ejamas su kokybės vertinimu ir </w:t>
+      </w:r>
+      <w:r w:rsidR="009C562A" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>(arba) įsivertinimu. Gavus išvadą apie nepakankamą NVŠ kokybę, Steigėjas, ŠMSM ar jos įgaliota institucija NVŠ teikėjui siūlo pasinaudoti švietimo pagalba NVŠ kokybei gerinti. Steigėjas, ŠMSM ar jos įgaliota institucija, atsižvelgę į NVŠ kokybės vertinimo išvadas, turi teisę neskirti finansavimo savo nustatyta tvarka.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54077FBD" w14:textId="77777777" w:rsidR="009D322F" w:rsidRPr="008613FB" w:rsidRDefault="009D322F" w:rsidP="00960E91">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:ind w:firstLine="810"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:strike/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00D74031" w14:textId="511494E4" w:rsidR="00CC7872" w:rsidRPr="008613FB" w:rsidRDefault="009C562A" w:rsidP="00960E91">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>VIII SKYRIUS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="730930A9" w14:textId="08CA39B5" w:rsidR="0069326F" w:rsidRPr="008613FB" w:rsidRDefault="00CC7872" w:rsidP="00960E91">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>BAIGIAMOSIOS NUOSTATOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="562C642C" w14:textId="77777777" w:rsidR="0069326F" w:rsidRPr="008613FB" w:rsidRDefault="0069326F" w:rsidP="00960E91">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:ind w:firstLine="810"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="183A7280" w14:textId="1858AF30" w:rsidR="00CC7872" w:rsidRPr="008613FB" w:rsidRDefault="00240182" w:rsidP="00960E91">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="810"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>Mokyklos n</w:t>
+      </w:r>
+      <w:r w:rsidR="0069326F" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>eformaliojo vai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kų švietimo organizavimo tvarka ir ją lydintys </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA04CC">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>dokumentai</w:t>
+      </w:r>
+      <w:r w:rsidR="0069326F" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC7872" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nustoja galioti patvirtinus </w:t>
+      </w:r>
+      <w:r w:rsidR="0069326F" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>at</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC7872" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>nauj</w:t>
+      </w:r>
+      <w:r w:rsidR="0069326F" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>intą</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC7872" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0069326F" w:rsidRPr="008613FB">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>neformaliojo vaikų švietimo organizavimo tvarkos aprašą.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1547544C" w14:textId="77777777" w:rsidR="00C02C85" w:rsidRPr="003A2B0D" w:rsidRDefault="00C02C85" w:rsidP="00960E91">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3911CDFE" w14:textId="77777777" w:rsidR="009D322F" w:rsidRDefault="009C562A" w:rsidP="00960E91">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A2B0D">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5413137E" w14:textId="77777777" w:rsidR="00581180" w:rsidRDefault="00581180" w:rsidP="00960E91">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55D33AF6" w14:textId="77777777" w:rsidR="00581180" w:rsidRDefault="00581180" w:rsidP="00960E91">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79C4B33B" w14:textId="0A1CD6FF" w:rsidR="00581180" w:rsidRDefault="00581180" w:rsidP="00960E91">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid1"/>
+        <w:tblW w:w="9625" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5755"/>
+        <w:gridCol w:w="3870"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="004E3889" w:rsidRPr="004E3889" w14:paraId="6E5419B3" w14:textId="77777777" w:rsidTr="006E58E3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5755" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FC2584C" w14:textId="77777777" w:rsidR="004E3889" w:rsidRPr="004E3889" w:rsidRDefault="004E3889" w:rsidP="00960E91">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3870" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4DC23932" w14:textId="77777777" w:rsidR="004E3889" w:rsidRPr="004E3889" w:rsidRDefault="004E3889" w:rsidP="00960E91">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E3889">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Trakų r. Lentvario pradinės mokyklos</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F1907FC" w14:textId="326C4A1B" w:rsidR="004E3889" w:rsidRPr="004E3889" w:rsidRDefault="004E3889" w:rsidP="00960E91">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E3889">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>neformaliojo vaikų švietimo organizavimo</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E3889">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E3889">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tvarkos aprašo </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E3889">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> priedas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0F70B228" w14:textId="77777777" w:rsidR="00581180" w:rsidRDefault="00581180" w:rsidP="00960E91">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid1"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9900"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00581180" w:rsidRPr="00451EA9" w14:paraId="0AEC6EFB" w14:textId="77777777" w:rsidTr="006E58E3">
+        <w:trPr>
+          <w:trHeight w:val="849"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9900" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="74D87986" w14:textId="77777777" w:rsidR="00581180" w:rsidRDefault="00581180" w:rsidP="00960E91">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00451EA9">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Prašymą prašome pildyti spausdintinėmis raidėmis</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FBB010B" w14:textId="77777777" w:rsidR="00581180" w:rsidRPr="00451EA9" w:rsidRDefault="00581180" w:rsidP="00960E91">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3423C41C" w14:textId="77777777" w:rsidR="00581180" w:rsidRPr="00451EA9" w:rsidRDefault="00581180" w:rsidP="00960E91">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00451EA9">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>__________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B273A17" w14:textId="77777777" w:rsidR="00581180" w:rsidRPr="00451EA9" w:rsidRDefault="00581180" w:rsidP="00960E91">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00451EA9">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(vieno iš tėvų/ globėjų vardas, pavardė)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00581180" w:rsidRPr="00400446" w14:paraId="145E5000" w14:textId="77777777" w:rsidTr="006E58E3">
+        <w:trPr>
+          <w:trHeight w:val="860"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9900" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B6A58DE" w14:textId="77777777" w:rsidR="00581180" w:rsidRPr="00400446" w:rsidRDefault="00581180" w:rsidP="00960E91">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00400446">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>__________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29E013A4" w14:textId="77777777" w:rsidR="00581180" w:rsidRPr="00400446" w:rsidRDefault="00581180" w:rsidP="00960E91">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00400446">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(mokinio  faktinės gyvenamosios  vietos  adresas)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00581180" w:rsidRPr="00400446" w14:paraId="4392FDBA" w14:textId="77777777" w:rsidTr="006E58E3">
+        <w:trPr>
+          <w:trHeight w:val="700"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9900" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="012FC62D" w14:textId="77777777" w:rsidR="00581180" w:rsidRPr="00400446" w:rsidRDefault="00581180" w:rsidP="00960E91">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00400446">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>__________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20D26C57" w14:textId="77777777" w:rsidR="00581180" w:rsidRPr="00400446" w:rsidRDefault="00581180" w:rsidP="00960E91">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00400446">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(tėvų/ globėjų telefonas, elektroninis paštas)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="791CAFC8" w14:textId="77777777" w:rsidR="00581180" w:rsidRPr="00400446" w:rsidRDefault="00581180" w:rsidP="00960E91">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:rightChars="567" w:right="1361"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C9080B1" w14:textId="77777777" w:rsidR="00581180" w:rsidRPr="00400446" w:rsidRDefault="00581180" w:rsidP="00960E91">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:rightChars="567" w:right="1361"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00400446">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lentvario pradinės mokyklos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EA5FC04" w14:textId="77777777" w:rsidR="00581180" w:rsidRPr="00400446" w:rsidRDefault="00581180" w:rsidP="00960E91">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:rightChars="567" w:right="1361"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00400446">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>direktorei Živilei Barkauskaitei</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30C1E6A4" w14:textId="77777777" w:rsidR="00581180" w:rsidRPr="00400446" w:rsidRDefault="00581180" w:rsidP="00960E91">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19B9FC78" w14:textId="77777777" w:rsidR="00581180" w:rsidRPr="00400446" w:rsidRDefault="00581180" w:rsidP="00960E91">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00400446">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>PRAŠYMAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F1747BC" w14:textId="77777777" w:rsidR="00581180" w:rsidRPr="00400446" w:rsidRDefault="00581180" w:rsidP="00960E91">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00400446">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DĖL </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>NEFORMALIOJO VAIKŲ ŠVIETIMO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00400446">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VEIKLŲ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00400446">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>LANKYMO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B27BD5C" w14:textId="77777777" w:rsidR="00581180" w:rsidRPr="00400446" w:rsidRDefault="00581180" w:rsidP="00960E91">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E981F88" w14:textId="65C95F24" w:rsidR="00581180" w:rsidRPr="00400446" w:rsidRDefault="00581180" w:rsidP="00960E91">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00400446">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00982E63">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00400446">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> m. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rugsėjo     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00400446">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>d.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CFE6537" w14:textId="77777777" w:rsidR="00581180" w:rsidRPr="00400446" w:rsidRDefault="00581180" w:rsidP="00960E91">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00400446">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Lentvaris</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="467DF3C1" w14:textId="77777777" w:rsidR="00581180" w:rsidRPr="00400446" w:rsidRDefault="00581180" w:rsidP="00960E91">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68FD07DB" w14:textId="77777777" w:rsidR="00581180" w:rsidRDefault="00581180" w:rsidP="00960E91">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00400446">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00011C01">
-[...11 lines deleted...]
-        <w:ind w:firstLine="1296"/>
+    </w:p>
+    <w:p w14:paraId="4E23471B" w14:textId="77777777" w:rsidR="00581180" w:rsidRPr="00400446" w:rsidRDefault="00581180" w:rsidP="00960E91">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00400446">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prašau  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A6BBBE3" w14:textId="77777777" w:rsidR="00581180" w:rsidRPr="00400446" w:rsidRDefault="00581180" w:rsidP="00960E91">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00400446">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5213CE94" w14:textId="77777777" w:rsidR="00581180" w:rsidRPr="00400446" w:rsidRDefault="00581180" w:rsidP="00960E91">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00400446">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(mokinio vardas, pavardė, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00400446">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>klasė)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CE8D8CF" w14:textId="77777777" w:rsidR="00581180" w:rsidRPr="00400446" w:rsidRDefault="00581180" w:rsidP="00960E91">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BD25D41" w14:textId="43B56145" w:rsidR="00581180" w:rsidRDefault="00581180" w:rsidP="00960E91">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nuo  2026 m. rugsėjo mėnesio  iki  2027 m. gruodžio/ birželio mėnesio </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A3B3B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(tinkantį mėnesį palikti)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> leisti </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00400446">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lankyti </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D71561">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eformalaus vaikų švietimo (toliau – NVŠ) veiklą </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A3B3B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">įrašyti </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A3B3B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>veiklos pavadinimą)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51C4E1AE" w14:textId="77777777" w:rsidR="00581180" w:rsidRPr="00400446" w:rsidRDefault="00581180" w:rsidP="00960E91">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0912B9F0" w14:textId="77777777" w:rsidR="00581180" w:rsidRDefault="00581180" w:rsidP="00960E91">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00400446">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Informuoju, kad </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">po NVŠ veiklos </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA107B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">toliau </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA107B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>palikti tinkamą arba tinkančius variantus)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E73EAFB" w14:textId="77777777" w:rsidR="00581180" w:rsidRDefault="00581180" w:rsidP="00960E91">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...16 lines deleted...]
-        <w:ind w:firstLine="1296"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B21EA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mokinys pats savarankiškai grįš namo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="300A5AE7" w14:textId="77777777" w:rsidR="00581180" w:rsidRPr="00451EA9" w:rsidRDefault="00581180" w:rsidP="00960E91">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...16 lines deleted...]
-        <w:ind w:firstLine="1296"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>mokinys namo  ……… val. pavežamas mokykliniu autobusiuku</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="184E20D8" w14:textId="77777777" w:rsidR="00581180" w:rsidRPr="00B21EA7" w:rsidRDefault="00581180" w:rsidP="00960E91">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mokinys savarankiškai grįš į pailgintos mokymosi dienos grupę;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="084EB88B" w14:textId="77777777" w:rsidR="00581180" w:rsidRPr="00B21EA7" w:rsidRDefault="00581180" w:rsidP="00960E91">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B21EA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mokinį </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>iš karto pasibaigus NVŠ veiklai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B21EA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B21EA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">paims </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA107B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>(asmens vardas, pavardė ir telefono numeris)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F0A5734" w14:textId="77777777" w:rsidR="00581180" w:rsidRPr="00400446" w:rsidRDefault="00581180" w:rsidP="00960E91">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AC05442" w14:textId="77777777" w:rsidR="00581180" w:rsidRPr="00400446" w:rsidRDefault="00581180" w:rsidP="00960E91">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00400446">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Įsipareigoju: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F6D572C" w14:textId="77777777" w:rsidR="00581180" w:rsidRPr="00400446" w:rsidRDefault="00581180" w:rsidP="00960E91">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>NVŠ mokytojui</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00400446">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> suteikti visą reikiamą informaciją dėl mokinio sveikatos būklės; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40B5FBBD" w14:textId="77777777" w:rsidR="00581180" w:rsidRDefault="00581180" w:rsidP="00960E91">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D71561">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>aptarti su mokiniu etiško bendravimo ir saugaus bei draugiško elgesio principus;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="208769D0" w14:textId="77777777" w:rsidR="00581180" w:rsidRPr="005F4D84" w:rsidRDefault="00581180" w:rsidP="00960E91">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>su mokiniu aptarti, kad NVŠ veiklos metu apribojamas naudojimasis telefonais ir kitais galiniais įrenginiais;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05F31679" w14:textId="77777777" w:rsidR="00581180" w:rsidRPr="00400446" w:rsidRDefault="00581180" w:rsidP="00960E91">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00400446">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">iš anksto informuoti </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>NVŠ mokytoją</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00400446">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, jeigu mokinys į </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>veiklą</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00400446">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> neatvyks;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59B1E57D" w14:textId="77777777" w:rsidR="00581180" w:rsidRPr="00400446" w:rsidRDefault="00581180" w:rsidP="00960E91">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00400446">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">iš anksto </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>NVŠ mokytoją</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00400446">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> raštu informuoti apie mokinio savarankišką grįžimą namo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, jeigu jis nebuvo aptartas iš anksto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00400446">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18BDDBD5" w14:textId="77777777" w:rsidR="00581180" w:rsidRPr="00400446" w:rsidRDefault="00581180" w:rsidP="00960E91">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00400446">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pasirūpinti </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mokinio </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00400446">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sveikais užkandžiais ir gėrimais iš namų;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46A731AD" w14:textId="77777777" w:rsidR="00581180" w:rsidRDefault="00581180" w:rsidP="00960E91">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00400446">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">iš anksto informuoti </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>NVŠ mokytoją</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00400446">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ir informuoti </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>el.laišku</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> direktorės pavaduotoją neformaliam ugdymui </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00400446">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">apie pasikeitusius </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">planus dėl mokinio </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00400446">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nefo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>rmalaus ugdymo veiklų užsiėmimų</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00400446">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sustabdymo/ nebelankymo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00400446">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="172995A3" w14:textId="77777777" w:rsidR="00581180" w:rsidRDefault="00581180" w:rsidP="00960E91">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>aprūpinti vaiką reikalingomis priemonėmis NVŠ veiklai.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="315E5540" w14:textId="77777777" w:rsidR="00581180" w:rsidRPr="00BA107B" w:rsidRDefault="00581180" w:rsidP="00960E91">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AF93339" w14:textId="77777777" w:rsidR="00581180" w:rsidRDefault="00581180" w:rsidP="00960E91">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Suprantu, kad NVŠ veikla mokykloje organizuojama pagal Bendruosius ugdymo planus, atsižvelgiant ne tik į vaikų poreikius, bet ir mokyklos galimybes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="152EC350" w14:textId="77777777" w:rsidR="00581180" w:rsidRDefault="00581180" w:rsidP="00960E91">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Sutinku/ nesutinku </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D012AA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(tinkantį </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pasirinkimą</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D012AA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>palikite</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D012AA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, kad mokinio kūrybiniai darbai, veiklos epizodai, foto nuotraukos, mokinio atsiliepimai apie NVŠ veiklą būtų publikuojami viešai (Lentvario pradinės mokyklos patalpose ir mokyklos internetinėje svetainėje), nurodant mokinio vardą/ nenurodant mokinio </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA41B6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vardo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00021F99">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (tinkantį </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pasirinkimą</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00021F99">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> palikite)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E0790FB" w14:textId="77777777" w:rsidR="00581180" w:rsidRPr="00400446" w:rsidRDefault="00581180" w:rsidP="00960E91">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:firstLine="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pasibaigus NVŠ veikloms, informuosiu NVŠ mokytoją, jeigu mokinys NVŠ veiklas norėtų tęsti kitais mokslo metais. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4351BA82" w14:textId="77777777" w:rsidR="00581180" w:rsidRDefault="00581180" w:rsidP="00960E91">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="316CF873" w14:textId="77777777" w:rsidR="00581180" w:rsidRDefault="00581180" w:rsidP="00960E91">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Mokyklos administracija informuoja</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00400446">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, kad</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C842AD8" w14:textId="77777777" w:rsidR="00581180" w:rsidRPr="002A3D90" w:rsidRDefault="00581180" w:rsidP="00960E91">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>k</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D2427C">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">arantino, ekstremalios situacijos ar įvykio, keliančio pavojų vaikų sveikatai ir gyvybei </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A3D90">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>laikotarpiu, mokinių atostogų metu neformalus vaikų ugdymas gali būti vykdomas nuotoliniu būdu;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="356C7CDB" w14:textId="77777777" w:rsidR="00581180" w:rsidRPr="00BA107B" w:rsidRDefault="00581180" w:rsidP="00960E91">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA107B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">jeigu NVŠ mokytojas su vaikais į renginius vyksta darbo dienomis, tėvai turėtų </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mokytojos būti informuojami apie išvyką iš anksto ir </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA107B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pateikti mokytojui savo sutikimą leisti mokin</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>iui</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA107B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> išvykti;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DFEB5FA" w14:textId="77777777" w:rsidR="00581180" w:rsidRPr="00BA107B" w:rsidRDefault="00581180" w:rsidP="00960E91">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA107B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>jeigu NVŠ mokytojas su vaikais į renginius vyksta ne darbo dienomis, tėvai turėtų pateikti mokytojui savo sutikimą leisti mokinį išvykti, žinodami, kad už mokinio saugumą atsakingas mokytojas ir tėvai;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F97F82F" w14:textId="77777777" w:rsidR="00581180" w:rsidRPr="00BA107B" w:rsidRDefault="00581180" w:rsidP="00960E91">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>NVŠ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D2427C">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ugdymo veiklos tvarkaraštis gali būti koreguojamas mokslo metų eigoje, atsižvelgiant į mokinių ugdymo proceso pokyčius.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1418FE0A" w14:textId="77777777" w:rsidR="00581180" w:rsidRPr="00400446" w:rsidRDefault="00581180" w:rsidP="00960E91">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DD68CBE" w14:textId="77777777" w:rsidR="00581180" w:rsidRPr="00400446" w:rsidRDefault="00581180" w:rsidP="00960E91">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AE216F6" w14:textId="77777777" w:rsidR="00581180" w:rsidRPr="00400446" w:rsidRDefault="00581180" w:rsidP="00960E91">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00400446">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E97AF36" w14:textId="77777777" w:rsidR="00581180" w:rsidRDefault="00581180" w:rsidP="00960E91">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00400446">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(vieno iš tėvų (globėjo, rūpintojo) parašas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C298E45" w14:textId="77777777" w:rsidR="00581180" w:rsidRPr="00400446" w:rsidRDefault="00581180" w:rsidP="00960E91">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">siunčiant </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>e.paštu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> parašo nereikia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00400446">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6143DD3B" w14:textId="77777777" w:rsidR="00581180" w:rsidRPr="00400446" w:rsidRDefault="00581180" w:rsidP="00960E91">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="038B1D7E" w14:textId="77777777" w:rsidR="00581180" w:rsidRPr="00400446" w:rsidRDefault="00581180" w:rsidP="00960E91">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00400446">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AF72452" w14:textId="77777777" w:rsidR="00581180" w:rsidRPr="00400446" w:rsidRDefault="00581180" w:rsidP="00960E91">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00400446">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(vieno iš tėvų (globėjo, rūpintojo) vardas, pavardė)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2964872A" w14:textId="77777777" w:rsidR="00581180" w:rsidRDefault="00581180" w:rsidP="00960E91">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="381748E8" w14:textId="7054BF73" w:rsidR="00581180" w:rsidRDefault="00581180" w:rsidP="00960E91">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid1"/>
+        <w:tblW w:w="9625" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5755"/>
+        <w:gridCol w:w="3870"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="004E3889" w:rsidRPr="004E3889" w14:paraId="32897864" w14:textId="77777777" w:rsidTr="006E58E3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5755" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E0F0FCC" w14:textId="77777777" w:rsidR="004E3889" w:rsidRPr="004E3889" w:rsidRDefault="004E3889" w:rsidP="00960E91">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3870" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3A44891E" w14:textId="77777777" w:rsidR="004E3889" w:rsidRPr="004E3889" w:rsidRDefault="004E3889" w:rsidP="00960E91">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E3889">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Trakų r. Lentvario pradinės mokyklos</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3ABAFD05" w14:textId="724D21A2" w:rsidR="004E3889" w:rsidRPr="004E3889" w:rsidRDefault="004E3889" w:rsidP="00960E91">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E3889">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>neformaliojo vaikų švietimo organizavimo tvarkos aprašo 2 priedas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7E419071" w14:textId="77777777" w:rsidR="00581180" w:rsidRDefault="00581180" w:rsidP="00960E91">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Lentelstinklelis"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5755"/>
+        <w:gridCol w:w="4064"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="005D47D4" w:rsidRPr="00062210" w14:paraId="195C7891" w14:textId="77777777" w:rsidTr="006E58E3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5755" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B848B4C" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4064" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AE99E3B" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="66E0A54B" w14:textId="37192693" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00062210">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>PATVIRTINTA</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53322169" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00062210">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Trakų r. Lentvario pradinės mokyklos</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2776F331" w14:textId="6CEA06A1" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00062210">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">direktoriaus </w:t>
+            </w:r>
+            <w:r w:rsidR="00960E91">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2026 m. rugpjūčio </w:t>
+            </w:r>
+            <w:r w:rsidR="00960E91">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24 d. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00062210">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">įsakymu Nr. </w:t>
+            </w:r>
+            <w:r w:rsidR="00960E91">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>V-79</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0B8A1D62" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00062210">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C95EFC0" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+      <w:pPr>
+        <w:ind w:hanging="10"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00062210">
+        <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
-[...16 lines deleted...]
-        <w:ind w:firstLine="1296"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>TRAKŲ RAJONO LENTVARIO PRADINĖ MOKYKLA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F1B669A" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00062210">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="493BF138" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00062210">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BA1D1EE" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00062210">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29FF501C" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42B101F0" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BA41DC5" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0216D048" w14:textId="7EF7AEEF" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00062210">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>NEFORMALIOJO VAIKŲ ŠVIETIMO VEIKLOS ,,</w:t>
+      </w:r>
+      <w:r w:rsidR="004E3889">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>VEIKLOS PAVADINIMAS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00062210">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40411919" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00062210">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PROGRAMA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C6C9DBE" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DEC3B59" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+      <w:pPr>
+        <w:ind w:left="510" w:right="563" w:hanging="10"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00062210">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">202 – 202  m. m. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AAD7716" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00062210">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BBE51D9" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00062210">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F56B6EB" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00062210">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Lentelstinklelis"/>
+        <w:tblW w:w="9895" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3955"/>
+        <w:gridCol w:w="5940"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="005D47D4" w:rsidRPr="00062210" w14:paraId="3F2ECDCB" w14:textId="77777777" w:rsidTr="006E58E3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3955" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CB41AFA" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5940" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="247BDF36" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00062210">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Užsiėmimų skaičius per savaitę: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D47D4" w:rsidRPr="00062210" w14:paraId="13B0C143" w14:textId="77777777" w:rsidTr="006E58E3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3955" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0199C0E9" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5940" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="028A6E29" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00062210">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Programą parengė: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D47D4" w:rsidRPr="00062210" w14:paraId="435154A7" w14:textId="77777777" w:rsidTr="006E58E3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3955" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EF2E650" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5940" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="477A7ABE" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="40C3AE01" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00062210">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>SUDERINTA</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2DF7342E" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00062210">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Direktoriaus pavaduotoja neformaliajam ugdymui</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F999E0D" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00062210">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Diana Mačiuikienė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2229754B" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B8583EE" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+      <w:pPr>
+        <w:ind w:left="-5" w:right="52" w:hanging="10"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...33 lines deleted...]
-        <w:ind w:firstLine="1296"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C231874" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+      <w:pPr>
+        <w:ind w:left="-5" w:right="52" w:hanging="10"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...32 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="296DEF90" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="798C1D7C" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F540467" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25399BB1" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E169896" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33E890AE" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+      <w:pPr>
+        <w:ind w:left="510" w:right="564" w:hanging="10"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00062210">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lentvaris </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C03230C" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+      <w:pPr>
+        <w:ind w:left="510" w:right="560" w:hanging="10"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...125 lines deleted...]
-      </w:r>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00062210">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00062210">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F647A46" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+      <w:pPr>
+        <w:ind w:left="510" w:right="560" w:hanging="10"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="10272" w:type="dxa"/>
+        <w:tblInd w:w="-107" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:top w:w="7" w:type="dxa"/>
+          <w:left w:w="76" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1217"/>
+        <w:gridCol w:w="189"/>
+        <w:gridCol w:w="1098"/>
+        <w:gridCol w:w="517"/>
+        <w:gridCol w:w="1508"/>
+        <w:gridCol w:w="559"/>
+        <w:gridCol w:w="842"/>
+        <w:gridCol w:w="1156"/>
+        <w:gridCol w:w="352"/>
+        <w:gridCol w:w="18"/>
+        <w:gridCol w:w="1360"/>
+        <w:gridCol w:w="1456"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="005D47D4" w:rsidRPr="00062210" w14:paraId="3F38BE5D" w14:textId="77777777" w:rsidTr="006E58E3">
+        <w:trPr>
+          <w:trHeight w:val="285"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10272" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEECE1"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CB38D18" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+            <w:pPr>
+              <w:ind w:right="75"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00062210">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I. INFORMACIJA APIE NEFORMALIOJO VAIKŲ ŠVIETIMO PROGRAMĄ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D47D4" w:rsidRPr="00062210" w14:paraId="39BC6573" w14:textId="77777777" w:rsidTr="006E58E3">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10272" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEECE1"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EEBDE4E" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+            <w:pPr>
+              <w:ind w:right="78"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00062210">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Informacija apie neformaliojo vaikų švietimo programos rengėją </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D47D4" w:rsidRPr="00062210" w14:paraId="5313E86D" w14:textId="77777777" w:rsidTr="006E58E3">
+        <w:trPr>
+          <w:trHeight w:val="287"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2504" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0B8CC439" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+            <w:pPr>
+              <w:ind w:left="31"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00062210">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vardas ir pavardė </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7768" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="32507136" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+            <w:pPr>
+              <w:ind w:right="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D47D4" w:rsidRPr="00062210" w14:paraId="01278047" w14:textId="77777777" w:rsidTr="006E58E3">
+        <w:trPr>
+          <w:trHeight w:val="287"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2504" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3DC88633" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+            <w:pPr>
+              <w:ind w:left="31"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00062210">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Išsilavinimas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7768" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="50D11BE2" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+            <w:pPr>
+              <w:ind w:right="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D47D4" w:rsidRPr="00062210" w14:paraId="1C7A4FBA" w14:textId="77777777" w:rsidTr="006E58E3">
+        <w:trPr>
+          <w:trHeight w:val="287"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2504" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6370C8BB" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+            <w:pPr>
+              <w:ind w:left="31"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00062210">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kvalifikacija </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7768" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="78D19CD3" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+            <w:pPr>
+              <w:ind w:right="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D47D4" w:rsidRPr="00062210" w14:paraId="3BED270F" w14:textId="77777777" w:rsidTr="006E58E3">
+        <w:trPr>
+          <w:trHeight w:val="287"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2504" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1B515CD4" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+            <w:pPr>
+              <w:ind w:left="31"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00062210">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Pareigos mokykloje</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7768" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1B62E4B8" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+            <w:pPr>
+              <w:ind w:right="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D47D4" w:rsidRPr="00062210" w14:paraId="78A211AB" w14:textId="77777777" w:rsidTr="006E58E3">
+        <w:trPr>
+          <w:trHeight w:val="562"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2504" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1400377A" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00062210">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Vaikų renginių vadovo, vykdančio renginius ne mokyklos aplinkoje, pažymėjimo data ir numeris</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7768" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="675D12AB" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+            <w:pPr>
+              <w:ind w:right="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D47D4" w:rsidRPr="00062210" w14:paraId="6BC1B474" w14:textId="77777777" w:rsidTr="006E58E3">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2504" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7C8CCE5E" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+            <w:pPr>
+              <w:ind w:left="31"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00062210">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El. pašto adresas </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7768" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="40D5F917" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+            <w:pPr>
+              <w:ind w:right="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D47D4" w:rsidRPr="00062210" w14:paraId="336DCF1C" w14:textId="77777777" w:rsidTr="006E58E3">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2504" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0134C2D3" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+            <w:pPr>
+              <w:ind w:left="31"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00062210">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Telefonas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7768" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6022D5B8" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+            <w:pPr>
+              <w:ind w:right="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D47D4" w:rsidRPr="00062210" w14:paraId="5967E669" w14:textId="77777777" w:rsidTr="006E58E3">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10272" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEECE1"/>
+          </w:tcPr>
+          <w:p w14:paraId="16AF2D41" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+            <w:pPr>
+              <w:ind w:right="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00062210">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Informacija apie neformaliojo vaikų švietimo programos turinį </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D47D4" w:rsidRPr="00062210" w14:paraId="36A68E9B" w14:textId="77777777" w:rsidTr="006E58E3">
+        <w:trPr>
+          <w:trHeight w:val="287"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10272" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="01FF3525" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+            <w:pPr>
+              <w:ind w:left="31"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00062210">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Programos pavadinimas</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00062210">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D47D4" w:rsidRPr="00062210" w14:paraId="203DA4F6" w14:textId="77777777" w:rsidTr="006E58E3">
+        <w:trPr>
+          <w:trHeight w:val="316"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10272" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2EB992B3" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+            <w:pPr>
+              <w:ind w:right="14"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D47D4" w:rsidRPr="00062210" w14:paraId="08302B50" w14:textId="77777777" w:rsidTr="006E58E3">
+        <w:trPr>
+          <w:trHeight w:val="283"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10272" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEECE1"/>
+          </w:tcPr>
+          <w:p w14:paraId="77EE333A" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+            <w:pPr>
+              <w:ind w:left="31"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00062210">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Programos anotacija</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00062210">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D47D4" w:rsidRPr="00062210" w14:paraId="31E69A7E" w14:textId="77777777" w:rsidTr="006E58E3">
+        <w:trPr>
+          <w:trHeight w:val="841"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10272" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3AFA5DA0" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+            <w:pPr>
+              <w:ind w:right="90" w:firstLine="206"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00062210">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D47D4" w:rsidRPr="00062210" w14:paraId="7DFD7F69" w14:textId="77777777" w:rsidTr="006E58E3">
+        <w:trPr>
+          <w:trHeight w:val="283"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10272" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEECE1"/>
+          </w:tcPr>
+          <w:p w14:paraId="76C1A5AB" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+            <w:pPr>
+              <w:ind w:right="81"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00062210">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Ugdymo kryptis</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00062210">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (pagal neformalaus ugdymo krypčių klasifikatorių) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D47D4" w:rsidRPr="00062210" w14:paraId="1095B06D" w14:textId="77777777" w:rsidTr="006E58E3">
+        <w:trPr>
+          <w:trHeight w:val="1972"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10272" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblStyle w:val="Lentelstinklelis"/>
+              <w:tblW w:w="0" w:type="auto"/>
+              <w:tblInd w:w="31" w:type="dxa"/>
+              <w:tblBorders>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:tblBorders>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="2785"/>
+              <w:gridCol w:w="3780"/>
+              <w:gridCol w:w="2880"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="005D47D4" w:rsidRPr="00062210" w14:paraId="5BCDBCA9" w14:textId="77777777" w:rsidTr="006E58E3">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2785" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="010DEDBD" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Segoe UI Symbol"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00062210">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>☐</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00062210">
+                    <w:rPr>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">  Muzika</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3780" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="0E661240" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Segoe UI Symbol"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00062210">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>☐</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00062210">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Segoe UI Symbol"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Techninė kūryba</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2880" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="7CD6E9A1" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Segoe UI Symbol"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00062210">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>☐</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00062210">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Segoe UI Symbol"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Etnokultūra</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="005D47D4" w:rsidRPr="00062210" w14:paraId="2ABA038B" w14:textId="77777777" w:rsidTr="006E58E3">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2785" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="7ECB88AA" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Segoe UI Symbol"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00062210">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>☐</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00062210">
+                    <w:rPr>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">  Dailė</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3780" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="6146E9D3" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Segoe UI Symbol"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00062210">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>☐</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00062210">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Segoe UI Symbol"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Turizmas ir kraštotyra</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2880" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="78853E75" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Segoe UI Symbol"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00062210">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>☐</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00062210">
+                    <w:rPr>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">  Kalbos</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="005D47D4" w:rsidRPr="00062210" w14:paraId="324069E5" w14:textId="77777777" w:rsidTr="006E58E3">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2785" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="3D26BAD8" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Segoe UI Symbol"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00062210">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>☐</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00062210">
+                    <w:rPr>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">  Šokis, choreografija</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3780" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="11DAD806" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Segoe UI Symbol"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00062210">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>☐</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00062210">
+                    <w:rPr>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Gamta, ekologija</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2880" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="139E12B5" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Segoe UI Symbol"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00062210">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>☐</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00062210">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Segoe UI Symbol"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Pilietiškumas</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="005D47D4" w:rsidRPr="00062210" w14:paraId="397715F8" w14:textId="77777777" w:rsidTr="006E58E3">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2785" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="6C2B3C3F" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Segoe UI Symbol"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00062210">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>☐</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00062210">
+                    <w:rPr>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">  Teatras, drama</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3780" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="51B336B8" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Segoe UI Symbol"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00062210">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>☐</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00062210">
+                    <w:rPr>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Informacinės technologijos</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2880" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="6347182B" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Segoe UI Symbol"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="005D47D4" w:rsidRPr="00062210" w14:paraId="0BD2682E" w14:textId="77777777" w:rsidTr="006E58E3">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2785" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="28929799" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Segoe UI Symbol"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00062210">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>☐</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00062210">
+                    <w:rPr>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Sportas</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3780" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="1ACE8D85" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Segoe UI Symbol"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00062210">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>☐</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00062210">
+                    <w:rPr>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">  Technologijos (taikomojo meno, amatų, dizaino)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2880" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="0117DEFE" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Segoe UI Symbol"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00062210">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>☐</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00062210">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Segoe UI Symbol"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Medijos (fotografijos, vaizdinio, spaudos dizaino)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="21F35F24" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+            <w:pPr>
+              <w:ind w:left="31"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D47D4" w:rsidRPr="00062210" w14:paraId="1BAFB7EB" w14:textId="77777777" w:rsidTr="006E58E3">
+        <w:trPr>
+          <w:trHeight w:val="514"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10272" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEECE1"/>
+          </w:tcPr>
+          <w:p w14:paraId="599DF43D" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+            <w:pPr>
+              <w:ind w:left="31"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00062210">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Neformaliojo vaikų švietimo programos tikslas</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00062210">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D47D4" w:rsidRPr="00062210" w14:paraId="1AC74BF6" w14:textId="77777777" w:rsidTr="006E58E3">
+        <w:trPr>
+          <w:trHeight w:val="548"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10272" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3F2F75CF" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+            <w:pPr>
+              <w:ind w:left="31"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D47D4" w:rsidRPr="00062210" w14:paraId="76057C06" w14:textId="77777777" w:rsidTr="006E58E3">
+        <w:trPr>
+          <w:trHeight w:val="316"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10272" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEECE1"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AB9D3F6" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+            <w:pPr>
+              <w:ind w:left="31" w:right="130"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00062210">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Neformaliojo vaikų švietimo programos uždaviniai:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D47D4" w:rsidRPr="00062210" w14:paraId="3A9C45F9" w14:textId="77777777" w:rsidTr="005D47D4">
+        <w:trPr>
+          <w:trHeight w:val="577"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10272" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4B73F574" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+            <w:pPr>
+              <w:ind w:left="31"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D47D4" w:rsidRPr="00062210" w14:paraId="4ACC5FD4" w14:textId="77777777" w:rsidTr="006E58E3">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10272" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEECE1"/>
+          </w:tcPr>
+          <w:p w14:paraId="18352B57" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+            <w:pPr>
+              <w:ind w:left="31"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00062210">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kompetencijos (X), kurias įgis arba patobulins vaikai, baigę programą </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D47D4" w:rsidRPr="00062210" w14:paraId="3A0097BA" w14:textId="77777777" w:rsidTr="006E58E3">
+        <w:trPr>
+          <w:trHeight w:val="1045"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1406" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D851CD6" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+            <w:pPr>
+              <w:ind w:left="31"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00062210">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pažinimo kompetencija </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1615" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="16B008E6" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+            <w:pPr>
+              <w:ind w:left="32"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00062210">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Komunikavimo kompetencija </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1508" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7A521A25" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+            <w:pPr>
+              <w:ind w:left="32"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00062210">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Kūrybiškumo kompetencijos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1401" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3AC1FF4B" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+            <w:pPr>
+              <w:ind w:left="32"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00062210">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Pilietiškumo kompetencija</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1508" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3F6BB1D8" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+            <w:pPr>
+              <w:ind w:left="32"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00062210">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Socialinė, emocinė ir sveikos gyvensenos kompetencijos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1378" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="21927DE4" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00062210">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Kultūrinė kompetencija</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1456" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0BF4662E" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+            <w:pPr>
+              <w:ind w:left="32"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00062210">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Skaitmeninė kompetencija</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D47D4" w:rsidRPr="00062210" w14:paraId="2D5289A2" w14:textId="77777777" w:rsidTr="006E58E3">
+        <w:trPr>
+          <w:trHeight w:val="218"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1406" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="43C98A12" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+            <w:pPr>
+              <w:ind w:left="31"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00062210">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>x</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1615" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="25C2A3AA" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+            <w:pPr>
+              <w:ind w:left="32"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00062210">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>x</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1508" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="370D8368" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+            <w:pPr>
+              <w:ind w:left="32"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00062210">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>x</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1401" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1C76EDAC" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+            <w:pPr>
+              <w:ind w:left="32"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1508" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="19889E80" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+            <w:pPr>
+              <w:ind w:left="32"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00062210">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>x</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1378" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="29356520" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00062210">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1456" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="00754130" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+            <w:pPr>
+              <w:ind w:left="32"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00062210">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D47D4" w:rsidRPr="00062210" w14:paraId="3370F5D7" w14:textId="77777777" w:rsidTr="006E58E3">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10272" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEECE1"/>
+          </w:tcPr>
+          <w:p w14:paraId="5276D25C" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+            <w:pPr>
+              <w:ind w:left="31"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00062210">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Programos apimtis ir trukmė </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D47D4" w:rsidRPr="00062210" w14:paraId="101B5123" w14:textId="77777777" w:rsidTr="006E58E3">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1217" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0F94162B" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+            <w:pPr>
+              <w:ind w:left="31"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3871" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3F233A06" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+            <w:pPr>
+              <w:ind w:left="32"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>akademinės</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00062210">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> valandos per savaitę </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1998" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4575E02E" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+            <w:pPr>
+              <w:ind w:left="32"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3186" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5626230B" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+            <w:pPr>
+              <w:ind w:left="65"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00062210">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">valandų per mokslo metus </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D47D4" w:rsidRPr="00062210" w14:paraId="5CE3C885" w14:textId="77777777" w:rsidTr="006E58E3">
+        <w:trPr>
+          <w:trHeight w:val="514"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10272" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEECE1"/>
+          </w:tcPr>
+          <w:p w14:paraId="03047406" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+            <w:pPr>
+              <w:ind w:left="31"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00062210">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Numatomas rezultatas</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00062210">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D47D4" w:rsidRPr="00062210" w14:paraId="25E38EEE" w14:textId="77777777" w:rsidTr="006E58E3">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10272" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="299074F4" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+            <w:pPr>
+              <w:ind w:left="31"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D47D4" w:rsidRPr="00062210" w14:paraId="601BB5CA" w14:textId="77777777" w:rsidTr="006E58E3">
+        <w:trPr>
+          <w:trHeight w:val="283"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10272" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEECE1"/>
+          </w:tcPr>
+          <w:p w14:paraId="25EF1595" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+            <w:pPr>
+              <w:ind w:left="31"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00062210">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Programos viešinimas</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00062210">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D47D4" w:rsidRPr="00062210" w14:paraId="5A142A54" w14:textId="77777777" w:rsidTr="006E58E3">
+        <w:trPr>
+          <w:trHeight w:val="287"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10272" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2219FD39" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D47D4" w:rsidRPr="00062210" w14:paraId="2F33632F" w14:textId="77777777" w:rsidTr="006E58E3">
+        <w:trPr>
+          <w:trHeight w:val="286"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10272" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEECE1"/>
+          </w:tcPr>
+          <w:p w14:paraId="52A8C250" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+            <w:pPr>
+              <w:ind w:right="32"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00062210">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">II. INFORMACIJA APIE NEFORMALIOJO VAIKŲ ŠVIETIMO PROGRAMOS DALYVIUS </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D47D4" w:rsidRPr="00062210" w14:paraId="424F8A91" w14:textId="77777777" w:rsidTr="006E58E3">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10272" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEECE1"/>
+          </w:tcPr>
+          <w:p w14:paraId="6170E008" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+            <w:pPr>
+              <w:ind w:right="34"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00062210">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lankančių vaikų klasė/ klasės </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D47D4" w:rsidRPr="00062210" w14:paraId="58739252" w14:textId="77777777" w:rsidTr="006E58E3">
+        <w:trPr>
+          <w:trHeight w:val="651"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10272" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0083B997" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+            <w:pPr>
+              <w:ind w:left="37"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00062210">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Segoe UI Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D47D4" w:rsidRPr="00062210" w14:paraId="0E45B6CF" w14:textId="77777777" w:rsidTr="006E58E3">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5088" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEECE1"/>
+          </w:tcPr>
+          <w:p w14:paraId="64C14408" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00062210">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Numatomas vaikų skaičius grupėje</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5184" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="655BCFF4" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+            <w:pPr>
+              <w:ind w:left="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D47D4" w:rsidRPr="00062210" w14:paraId="6BB44B89" w14:textId="77777777" w:rsidTr="006E58E3">
+        <w:trPr>
+          <w:trHeight w:val="516"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5088" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEECE1"/>
+          </w:tcPr>
+          <w:p w14:paraId="2382DDA5" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00062210">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Patvirtinkite, kad prisiimate atsakomybę už sveiką ir saugią vaikų ugdymo(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00062210">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>si</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00062210">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) aplinką. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5184" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E7DD07D" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+            <w:pPr>
+              <w:ind w:left="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00062210">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Segoe UI Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>x</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00062210">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> TAIP </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D47D4" w:rsidRPr="00062210" w14:paraId="0F192A13" w14:textId="77777777" w:rsidTr="006E58E3">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10272" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEECE1"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EC2B7FC" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+            <w:pPr>
+              <w:ind w:right="36"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00062210">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TEMINIS PLANAS </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D47D4" w:rsidRPr="005E3800" w14:paraId="40B0CD7C" w14:textId="77777777" w:rsidTr="006E58E3">
+        <w:trPr>
+          <w:trHeight w:val="563"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1217" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="536FC131" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="005E3800" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E3800">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Mėnuo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6239" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="015347AD" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="005E3800" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+            <w:pPr>
+              <w:ind w:right="30"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E3800">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Tema (veikla)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="72F16746" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="005E3800" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E3800">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Valandų skaičius</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1456" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3213E7CF" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="005E3800" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+            <w:pPr>
+              <w:ind w:left="1"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E3800">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Pastabos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D47D4" w:rsidRPr="00062210" w14:paraId="74925DF5" w14:textId="77777777" w:rsidTr="006E58E3">
+        <w:trPr>
+          <w:trHeight w:val="563"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1217" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="59C7ED5B" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6239" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="65E997B2" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+            <w:pPr>
+              <w:ind w:right="30"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4D6D671F" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1456" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7919F9D5" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+            <w:pPr>
+              <w:ind w:left="1"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D47D4" w:rsidRPr="00062210" w14:paraId="5F63F56C" w14:textId="77777777" w:rsidTr="006E58E3">
+        <w:trPr>
+          <w:trHeight w:val="563"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1217" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2E2B6A54" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6239" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="529AE8C3" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+            <w:pPr>
+              <w:ind w:right="30"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1BE06F49" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1456" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0C1A1352" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+            <w:pPr>
+              <w:ind w:left="1"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D47D4" w:rsidRPr="00062210" w14:paraId="362A1189" w14:textId="77777777" w:rsidTr="006E58E3">
+        <w:trPr>
+          <w:trHeight w:val="563"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1217" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="18CB18C3" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6239" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4281B33A" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+            <w:pPr>
+              <w:ind w:right="30"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="04C58F5E" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1456" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2A19ADB7" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+            <w:pPr>
+              <w:ind w:left="1"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="06EF7643" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B989260" w14:textId="77777777" w:rsidR="005D47D4" w:rsidRPr="00062210" w:rsidRDefault="005D47D4" w:rsidP="00960E91">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...28 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>NVŠ mokytojo vardas, pavardė, parašas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CA5501B" w14:textId="77777777" w:rsidR="00581180" w:rsidRPr="003A2B0D" w:rsidRDefault="00581180" w:rsidP="003A2B0D">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...869 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00581180" w:rsidRPr="003A2B0D" w:rsidSect="00152440">
+      <w:headerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
+      <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
+      <w:pgMar w:top="1134" w:right="567" w:bottom="1134" w:left="1350" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgNumType w:start="1"/>
+      <w:cols w:space="708"/>
+      <w:titlePg/>
+      <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="58218F7F" w14:textId="77777777" w:rsidR="00606331" w:rsidRDefault="00606331">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="59EB9113" w14:textId="77777777" w:rsidR="00606331" w:rsidRDefault="00606331">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Malgun Gothic">
+    <w:altName w:val="맑은 고딕"/>
+    <w:panose1 w:val="020B0503020000020004"/>
+    <w:charset w:val="81"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="9000002F" w:usb1="29D77CFB" w:usb2="00000012" w:usb3="00000000" w:csb0="00080001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="SimSun">
-[...3 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0F39D2DA" w14:textId="77777777" w:rsidR="00411DF6" w:rsidRDefault="00411DF6">
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:rPr>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="-161944772"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:sdtEndPr>
+    <w:sdtContent>
+      <w:p w14:paraId="737DD700" w14:textId="2844CAB4" w:rsidR="00411DF6" w:rsidRPr="001F05E4" w:rsidRDefault="00411DF6">
+        <w:pPr>
+          <w:pStyle w:val="Porat"/>
+          <w:jc w:val="right"/>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r w:rsidRPr="001F05E4">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="001F05E4">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="001F05E4">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="004A32CB">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:noProof/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r w:rsidRPr="001F05E4">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:noProof/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="07A9CFCF" w14:textId="77777777" w:rsidR="00411DF6" w:rsidRDefault="00411DF6">
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:rPr>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="35BACC90" w14:textId="77777777" w:rsidR="00411DF6" w:rsidRDefault="00411DF6">
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:rPr>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="165677BC" w14:textId="77777777" w:rsidR="00606331" w:rsidRDefault="00606331">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="3568723F" w14:textId="77777777" w:rsidR="00606331" w:rsidRDefault="00606331">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2B50BB6C" w14:textId="77777777" w:rsidR="00411DF6" w:rsidRDefault="00411DF6">
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:rPr>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4A6AFE6D" w14:textId="77777777" w:rsidR="00411DF6" w:rsidRDefault="00411DF6">
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:rPr>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0200753C"/>
+    <w:nsid w:val="14A64C63"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="5F4A1B3C"/>
-    <w:lvl w:ilvl="0" w:tplc="B0EC02D8">
+    <w:tmpl w:val="56D6C51A"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1530" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2250" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2970" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3690" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4410" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5130" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5850" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6570" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7290" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1D4510F5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9498EF2E"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="36"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1DCB2155"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E49CEB20"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="244C4080"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3D321186"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1656" w:hanging="360"/>
+        <w:ind w:left="1710" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2190" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04270019" w:tentative="1">
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2790" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3150" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3870" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4230" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4950" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5310" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6030" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="292521BD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="07A49020"/>
+    <w:lvl w:ilvl="0" w:tplc="728A8606">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1636" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2376" w:hanging="360"/>
+        <w:ind w:left="2356" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0427001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="3096" w:hanging="180"/>
+        <w:ind w:left="3076" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0427000F" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3816" w:hanging="360"/>
+        <w:ind w:left="3796" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04270019" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4536" w:hanging="360"/>
+        <w:ind w:left="4516" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0427001B" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="5256" w:hanging="180"/>
+        <w:ind w:left="5236" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0427000F" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5976" w:hanging="360"/>
+        <w:ind w:left="5956" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04270019" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6696" w:hanging="360"/>
+        <w:ind w:left="6676" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0427001B" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="7416" w:hanging="180"/>
-[...355 lines deleted...]
-        <w:ind w:left="7416" w:hanging="180"/>
+        <w:ind w:left="7396" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7DD1006E"/>
+    <w:nsid w:val="6CAC594C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="0EEA8974"/>
-    <w:lvl w:ilvl="0" w:tplc="DE30898A">
+    <w:tmpl w:val="0C6AB4CA"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1656" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04270019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2376" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0427001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0427000F" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3816" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04270019" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4536" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0427001B" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0427000F" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5976" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04270019" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6696" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0427001B" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1901356222">
+  <w:num w:numId="1" w16cid:durableId="1956326816">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1022053767">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="2074306156">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1929583419">
+  <w:num w:numId="4" w16cid:durableId="1361052742">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="987318143">
-[...5 lines deleted...]
-  <w:num w:numId="5" w16cid:durableId="404841263">
+  <w:num w:numId="5" w16cid:durableId="1483346492">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1090736031">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="6" w16cid:durableId="1699315017">
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="96"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:defaultTabStop w:val="1296"/>
+  <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="396"/>
+  <w:doNotHyphenateCaps/>
+  <w:drawingGridHorizontalSpacing w:val="57"/>
+  <w:drawingGridVerticalSpacing w:val="163"/>
+  <w:displayHorizontalDrawingGridEvery w:val="0"/>
+  <w:displayVerticalDrawingGridEvery w:val="2"/>
+  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00011C01"/>
-[...25 lines deleted...]
-    <w:rsid w:val="00F9791C"/>
+    <w:rsidRoot w:val="00E84BF0"/>
+    <w:rsid w:val="000278F2"/>
+    <w:rsid w:val="000336A7"/>
+    <w:rsid w:val="000571F2"/>
+    <w:rsid w:val="000A52B7"/>
+    <w:rsid w:val="000B503E"/>
+    <w:rsid w:val="000C7CF5"/>
+    <w:rsid w:val="00127A51"/>
+    <w:rsid w:val="00142573"/>
+    <w:rsid w:val="00152440"/>
+    <w:rsid w:val="0015315B"/>
+    <w:rsid w:val="001C1B3C"/>
+    <w:rsid w:val="001D090F"/>
+    <w:rsid w:val="001D6895"/>
+    <w:rsid w:val="001E632D"/>
+    <w:rsid w:val="001F05E4"/>
+    <w:rsid w:val="001F4109"/>
+    <w:rsid w:val="001F7B8A"/>
+    <w:rsid w:val="00237FEA"/>
+    <w:rsid w:val="00240182"/>
+    <w:rsid w:val="0024558B"/>
+    <w:rsid w:val="002910BB"/>
+    <w:rsid w:val="002C1C31"/>
+    <w:rsid w:val="002E66FE"/>
+    <w:rsid w:val="00311F7F"/>
+    <w:rsid w:val="003A2B0D"/>
+    <w:rsid w:val="00405D5D"/>
+    <w:rsid w:val="00411DF6"/>
+    <w:rsid w:val="0042208B"/>
+    <w:rsid w:val="00436D1A"/>
+    <w:rsid w:val="00442628"/>
+    <w:rsid w:val="00466318"/>
+    <w:rsid w:val="00494F57"/>
+    <w:rsid w:val="004A2E39"/>
+    <w:rsid w:val="004A32CB"/>
+    <w:rsid w:val="004B77C9"/>
+    <w:rsid w:val="004D6821"/>
+    <w:rsid w:val="004E3889"/>
+    <w:rsid w:val="00531E98"/>
+    <w:rsid w:val="00562097"/>
+    <w:rsid w:val="00566839"/>
+    <w:rsid w:val="00581180"/>
+    <w:rsid w:val="0058174A"/>
+    <w:rsid w:val="005860CC"/>
+    <w:rsid w:val="005B265B"/>
+    <w:rsid w:val="005C2517"/>
+    <w:rsid w:val="005D47D4"/>
+    <w:rsid w:val="00606331"/>
+    <w:rsid w:val="00632235"/>
+    <w:rsid w:val="00682EBB"/>
+    <w:rsid w:val="0069326F"/>
+    <w:rsid w:val="0070351B"/>
+    <w:rsid w:val="007105E5"/>
+    <w:rsid w:val="0071112D"/>
+    <w:rsid w:val="0072770A"/>
+    <w:rsid w:val="00730FCB"/>
+    <w:rsid w:val="007422AD"/>
+    <w:rsid w:val="007447DE"/>
+    <w:rsid w:val="0074682E"/>
+    <w:rsid w:val="007558BE"/>
+    <w:rsid w:val="0076430E"/>
+    <w:rsid w:val="007A6419"/>
+    <w:rsid w:val="007D1DFF"/>
+    <w:rsid w:val="007E5363"/>
+    <w:rsid w:val="008613FB"/>
+    <w:rsid w:val="00870FE6"/>
+    <w:rsid w:val="00877D84"/>
+    <w:rsid w:val="008918B6"/>
+    <w:rsid w:val="00894647"/>
+    <w:rsid w:val="008949BB"/>
+    <w:rsid w:val="008E49EA"/>
+    <w:rsid w:val="008F5F2B"/>
+    <w:rsid w:val="009103B7"/>
+    <w:rsid w:val="009227A7"/>
+    <w:rsid w:val="00960E91"/>
+    <w:rsid w:val="00982E63"/>
+    <w:rsid w:val="009A507D"/>
+    <w:rsid w:val="009A557D"/>
+    <w:rsid w:val="009B0966"/>
+    <w:rsid w:val="009B5E93"/>
+    <w:rsid w:val="009C562A"/>
+    <w:rsid w:val="009D322F"/>
+    <w:rsid w:val="00A11991"/>
+    <w:rsid w:val="00A43B1B"/>
+    <w:rsid w:val="00A93FDD"/>
+    <w:rsid w:val="00AF1A8C"/>
+    <w:rsid w:val="00B1583D"/>
+    <w:rsid w:val="00B559F5"/>
+    <w:rsid w:val="00B629AF"/>
+    <w:rsid w:val="00B77B4C"/>
+    <w:rsid w:val="00B902DA"/>
+    <w:rsid w:val="00BA0952"/>
+    <w:rsid w:val="00BA0F87"/>
+    <w:rsid w:val="00BA174D"/>
+    <w:rsid w:val="00BA629E"/>
+    <w:rsid w:val="00BD05E6"/>
+    <w:rsid w:val="00BF2CD8"/>
+    <w:rsid w:val="00C02C85"/>
+    <w:rsid w:val="00C254E7"/>
+    <w:rsid w:val="00C37D71"/>
+    <w:rsid w:val="00C55880"/>
+    <w:rsid w:val="00C66143"/>
+    <w:rsid w:val="00CA04CC"/>
+    <w:rsid w:val="00CB315D"/>
+    <w:rsid w:val="00CC3054"/>
+    <w:rsid w:val="00CC7872"/>
+    <w:rsid w:val="00CD4085"/>
+    <w:rsid w:val="00CD5E4C"/>
+    <w:rsid w:val="00CF5457"/>
+    <w:rsid w:val="00D42A46"/>
+    <w:rsid w:val="00D446EF"/>
+    <w:rsid w:val="00D713CA"/>
+    <w:rsid w:val="00D8109D"/>
+    <w:rsid w:val="00DA1EFA"/>
+    <w:rsid w:val="00DC2279"/>
+    <w:rsid w:val="00DD5556"/>
+    <w:rsid w:val="00DD7864"/>
+    <w:rsid w:val="00DE75C3"/>
+    <w:rsid w:val="00E10E50"/>
+    <w:rsid w:val="00E12492"/>
+    <w:rsid w:val="00E15773"/>
+    <w:rsid w:val="00E22367"/>
+    <w:rsid w:val="00E43A34"/>
+    <w:rsid w:val="00E50483"/>
+    <w:rsid w:val="00E77FD7"/>
+    <w:rsid w:val="00E821D9"/>
+    <w:rsid w:val="00E84BF0"/>
+    <w:rsid w:val="00EF7C9F"/>
+    <w:rsid w:val="00F267ED"/>
+    <w:rsid w:val="00F76757"/>
+    <w:rsid w:val="00F95CF8"/>
+    <w:rsid w:val="00FB3370"/>
+    <w:rsid w:val="00FF2043"/>
+    <w:rsid w:val="00FF2705"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="lt-LT" w:eastAsia="zh-CN"/>
+  <w:attachedSchema w:val="urn:tic.lt:LLAdmDocST"/>
+  <w:themeFontLang w:val="lt-LT" w:eastAsia="ko-KR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-[...2 lines deleted...]
-  <w15:docId w15:val="{A6A7520B-3212-4AE4-9DE9-EFDF11A0FA45}"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w14:docId w14:val="20092B23"/>
+  <w15:docId w15:val="{9FF5F40F-AD90-4EF0-82DA-50C5945CB397}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-        <w:szCs w:val="22"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="24"/>
         <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2347,163 +14044,154 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-[...20 lines deleted...]
-    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Light Shading"/>
+    <w:lsdException w:name="Light List"/>
+    <w:lsdException w:name="Light Grid"/>
+    <w:lsdException w:name="Medium Shading 1"/>
+    <w:lsdException w:name="Medium Shading 2"/>
+    <w:lsdException w:name="Medium List 1"/>
+    <w:lsdException w:name="Medium List 2"/>
+    <w:lsdException w:name="Medium Grid 1"/>
+    <w:lsdException w:name="Medium Grid 2"/>
+    <w:lsdException w:name="Medium Grid 3"/>
+    <w:lsdException w:name="Dark List"/>
+    <w:lsdException w:name="Colorful Shading"/>
+    <w:lsdException w:name="Colorful List"/>
+    <w:lsdException w:name="Colorful Grid"/>
+    <w:lsdException w:name="Light Shading Accent 1"/>
+    <w:lsdException w:name="Light List Accent 1"/>
+    <w:lsdException w:name="Light Grid Accent 1"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1"/>
+    <w:lsdException w:name="Medium List 1 Accent 1"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
-[...86 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1"/>
+    <w:lsdException w:name="Dark List Accent 1"/>
+    <w:lsdException w:name="Colorful Shading Accent 1"/>
+    <w:lsdException w:name="Colorful List Accent 1"/>
+    <w:lsdException w:name="Colorful Grid Accent 1"/>
+    <w:lsdException w:name="Light Shading Accent 2"/>
+    <w:lsdException w:name="Light List Accent 2"/>
+    <w:lsdException w:name="Light Grid Accent 2"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2"/>
+    <w:lsdException w:name="Medium List 1 Accent 2"/>
+    <w:lsdException w:name="Medium List 2 Accent 2"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2"/>
+    <w:lsdException w:name="Dark List Accent 2"/>
+    <w:lsdException w:name="Colorful Shading Accent 2"/>
+    <w:lsdException w:name="Colorful List Accent 2"/>
+    <w:lsdException w:name="Colorful Grid Accent 2"/>
+    <w:lsdException w:name="Light Shading Accent 3"/>
+    <w:lsdException w:name="Light List Accent 3"/>
+    <w:lsdException w:name="Light Grid Accent 3"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3"/>
+    <w:lsdException w:name="Medium List 1 Accent 3"/>
+    <w:lsdException w:name="Medium List 2 Accent 3"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3"/>
+    <w:lsdException w:name="Dark List Accent 3"/>
+    <w:lsdException w:name="Colorful Shading Accent 3"/>
+    <w:lsdException w:name="Colorful List Accent 3"/>
+    <w:lsdException w:name="Colorful Grid Accent 3"/>
+    <w:lsdException w:name="Light Shading Accent 4"/>
+    <w:lsdException w:name="Light List Accent 4"/>
+    <w:lsdException w:name="Light Grid Accent 4"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4"/>
+    <w:lsdException w:name="Medium List 1 Accent 4"/>
+    <w:lsdException w:name="Medium List 2 Accent 4"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4"/>
+    <w:lsdException w:name="Dark List Accent 4"/>
+    <w:lsdException w:name="Colorful Shading Accent 4"/>
+    <w:lsdException w:name="Colorful List Accent 4"/>
+    <w:lsdException w:name="Colorful Grid Accent 4"/>
+    <w:lsdException w:name="Light Shading Accent 5"/>
+    <w:lsdException w:name="Light List Accent 5"/>
+    <w:lsdException w:name="Light Grid Accent 5"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5"/>
+    <w:lsdException w:name="Medium List 1 Accent 5"/>
+    <w:lsdException w:name="Medium List 2 Accent 5"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5"/>
+    <w:lsdException w:name="Dark List Accent 5"/>
+    <w:lsdException w:name="Colorful Shading Accent 5"/>
+    <w:lsdException w:name="Colorful List Accent 5"/>
+    <w:lsdException w:name="Colorful Grid Accent 5"/>
+    <w:lsdException w:name="Light Shading Accent 6"/>
+    <w:lsdException w:name="Light List Accent 6"/>
+    <w:lsdException w:name="Light Grid Accent 6"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6"/>
+    <w:lsdException w:name="Medium List 1 Accent 6"/>
+    <w:lsdException w:name="Medium List 2 Accent 6"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6"/>
+    <w:lsdException w:name="Dark List Accent 6"/>
+    <w:lsdException w:name="Colorful Shading Accent 6"/>
+    <w:lsdException w:name="Colorful List Accent 6"/>
+    <w:lsdException w:name="Colorful Grid Accent 6"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -2564,206 +14252,570 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="prastasis">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="005F1DA8"/>
+    <w:rsid w:val="0069326F"/>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="paragraph" w:styleId="Antrat3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:link w:val="Antrat3Diagrama"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00877D84"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="27"/>
+      <w:szCs w:val="27"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Numatytasispastraiposriftas">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="prastojilentel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Sraonra">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="character" w:styleId="Vietosrezervavimoenklotekstas">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Antrats">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:link w:val="AntratsDiagrama"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="ko-KR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AntratsDiagrama">
+    <w:name w:val="Antraštės Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Antrats"/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="ko-KR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="00C02C85"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sraopastraipa">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="34"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="002E1CD6"/>
+    <w:rsid w:val="0070351B"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
-[...1 lines deleted...]
-    <w:rsid w:val="00964F5C"/>
+  <w:style w:type="character" w:styleId="Hipersaitas">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E22367"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Lentelstinklelis">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00D713CA"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Porat">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:link w:val="PoratDiagrama"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001F05E4"/>
     <w:pPr>
-      <w:autoSpaceDE w:val="0"/>
-[...2 lines deleted...]
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
-[...11 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PoratDiagrama">
+    <w:name w:val="Poraštė Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Porat"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="001F05E4"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...9 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="character" w:styleId="Komentaronuoroda">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00964F5C"/>
-[...2 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00877D84"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...2 lines deleted...]
-    <w:link w:val="BalloonText"/>
+  <w:style w:type="paragraph" w:styleId="Komentarotekstas">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:link w:val="KomentarotekstasDiagrama"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00877D84"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KomentarotekstasDiagrama">
+    <w:name w:val="Komentaro tekstas Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Komentarotekstas"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00877D84"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Komentarotema">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Komentarotekstas"/>
+    <w:next w:val="Komentarotekstas"/>
+    <w:link w:val="KomentarotemaDiagrama"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00877D84"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KomentarotemaDiagrama">
+    <w:name w:val="Komentaro tema Diagrama"/>
+    <w:basedOn w:val="KomentarotekstasDiagrama"/>
+    <w:link w:val="Komentarotema"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00877D84"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Debesliotekstas">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:link w:val="DebesliotekstasDiagrama"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00877D84"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DebesliotekstasDiagrama">
+    <w:name w:val="Debesėlio tekstas Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Debesliotekstas"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00877D84"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Antrat3Diagrama">
+    <w:name w:val="Antraštė 3 Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Antrat3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00877D84"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="27"/>
+      <w:szCs w:val="27"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="vuuxrf">
+    <w:name w:val="vuuxrf"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:rsid w:val="00877D84"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="HTMLcitata">
+    <w:name w:val="HTML Cite"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00964F5C"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00877D84"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:i/>
+      <w:iCs/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ylgvce">
+    <w:name w:val="ylgvce"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:rsid w:val="00877D84"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Emfaz">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="00877D84"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
+    <w:name w:val="Table Grid1"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:next w:val="Lentelstinklelis"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00581180"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Calibri"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid">
+    <w:name w:val="TableGrid"/>
+    <w:rsid w:val="005D47D4"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="907153770">
+    <w:div w:id="286161826">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="2076514819">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1621259899">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="2018844509">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="1243567770">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="888960391">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1087842289">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="591160314">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2076538155">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="909576207">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1141578080">
+    <w:div w:id="1290281381">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1875998276">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2797,84 +14849,86 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -3005,71 +15059,95 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{07F7F204-D429-4B2F-9227-BDB6F7984CCC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>1893</Characters>
+  <Pages>11</Pages>
+  <Words>4111</Words>
+  <Characters>23436</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>15</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>195</Lines>
+  <Paragraphs>54</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Pavadinimas</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr/>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>LIETUVOS RESPUBLIKOS ŠVIETIMO IR MOKSLO MINISTRAS</vt:lpstr>
+      <vt:lpstr>LIETUVOS RESPUBLIKOS ŠVIETIMO IR MOKSLO MINISTRAS</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
+  <Company>Teisines informacijos centras</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5202</CharactersWithSpaces>
+  <CharactersWithSpaces>27493</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Pradine</dc:creator>
+  <dc:title>LIETUVOS RESPUBLIKOS ŠVIETIMO IR MOKSLO MINISTRAS</dc:title>
+  <dc:creator>Sandra</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>